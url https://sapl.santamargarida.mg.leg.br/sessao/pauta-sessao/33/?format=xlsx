--- v0 (2025-12-08)
+++ v1 (2026-06-05)
@@ -48,51 +48,51 @@
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO nº 1 de 2022</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE SANTA MARGARIDA - CMSM</t>
   </si>
   <si>
     <t>"Dispoe sobre a aprovação das contas do exercício Municipal de Santa Margarida- Exercício de 2017 e dá outras providencias".</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 6 de 2022</t>
   </si>
   <si>
-    <t>Ilbnelle Santa Otoni - Prefeito Municipal</t>
+    <t>Ilbnelle Santana Otoni - Prefeito Municipal</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2023  e dá outras providências.”</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 7 de 2022</t>
   </si>
   <si>
     <t>‘“autoriza o Município de Santa Margarida a contratar com BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A-BDMG, operações de crédito com outorga de garantia e dá outras providencias”.</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 9 de 2022</t>
   </si>
   <si>
     <t>Autoriza a alienação de bens imóveis da Administração Pública Municipal e dá outras providencias”.</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 10 de 2022</t>
   </si>
   <si>
     <t>“Denomina ponte de acesso ao bairro Niterói, e dá outras providencias.”</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 11 de 2022</t>
   </si>