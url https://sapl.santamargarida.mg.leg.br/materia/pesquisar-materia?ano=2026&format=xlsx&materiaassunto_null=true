--- v0 (2026-02-05)
+++ v1 (2026-04-06)
@@ -10,188 +10,407 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="215" uniqueCount="111">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>Ilbnelle Santa Otoni</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/457/pl_290_-_altera_conselho_m_esporte.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/457/pl_290_-_altera_conselho_m_esporte.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 1.291, de 14 de fevereiro de 2012, que_x000D_
 dispõe sobre o Conselho Municipal de Esporte, e dá outras_x000D_
 providências.”</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/452/pl_291_-_atualiza_valores_verbas_desolcamento_lei_1.601.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/452/pl_291_-_atualiza_valores_verbas_desolcamento_lei_1.601.pdf</t>
   </si>
   <si>
     <t>“Atualiza os valores das verbas de deslocamento dos profissionais_x000D_
 de saúde que menciona a Lei Municipal nº 1.601, de 24 de junho_x000D_
 de 2021; inclui os Técnicos de Enfermagem entre os profissionais,_x000D_
 e dá outras providências.”</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/453/pl_292_-_concede_reajuste_geral_e_atualiza_anexos_2.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/453/pl_292_-_concede_reajuste_geral_e_atualiza_anexos_2.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS_x000D_
 BÁSICOS DOS SERVIDORES PÚBLICOS MUNICIPAIS_x000D_
 DE SANTA MARGARIDA, ATUALIZA OS ANEXOS I E II_x000D_
 DA LEI MUNICIPAL 1.290, DE 2 DE JANEIRO DE 2012,_x000D_
 COM A REDAÇÃO DA LEI MUNICIPAL Nº 1.708, DE 1º_x000D_
 DE JUNHO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/</t>
   </si>
   <si>
     <t>“DENOMINA AVENIDA ORLANDO MAGESTE DOS_x000D_
 SANTOS, O TRECHO COMPREENDIDO ENTRE A_x000D_
 AVENIDA MÁRIO PIMENTEL E O ÍNICO DA RODOVIA_x000D_
 LMG 852, E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/455/294_-_projeto_de_lei_no._294_de_02-02-2026_suplementacao_dotacao_associacao_mary_jany.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/455/294_-_projeto_de_lei_no._294_de_02-02-2026_suplementacao_dotacao_associacao_mary_jany.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal de Santa_x000D_
 Margarida, Estado de Minas Gerais, a Suplementar_x000D_
 Dotação Junto ao Orçamento do Exercício de 2026 para_x000D_
 Concessão de Subvenção a Associação Mery Jane Wilson_x000D_
 e dá Outras Providências”.</t>
   </si>
   <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE SANTA MARGARIDA - CMSM</t>
+  </si>
+  <si>
+    <t>“INSTITUI O DIA 08 DE DEZEMBRO COMO FERIADO MUNICIPAL EM SANTA MARGARIDA/MG, EM HOMENAGEM A IMACULADA CONCEIÇÃO DA BEM- AVENTURADA VIRGEM MARIA, E DÁ OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE SANTA MARGARIDA - CMSM, Ilbnelle Santa Otoni</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/468/projeto_de_lei_no_296_de_19_de_fevereiro_de_2026._1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão geral anual aplicável_x000D_
+ao subsídio de que trata o §4º, do art. 39, da_x000D_
+CF/88, conforme permissivo do inciso X, do_x000D_
+art. 37, da CF/88, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/474/pl_n_297-2026.pdf</t>
+  </si>
+  <si>
+    <t>“DISPOE SOBRE A EXTINÇÃO DA FUNDAÇÃO MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/470/pl_n_298-2026.pdf</t>
+  </si>
+  <si>
+    <t>“MODIFICA OS ANEXOS I E IV, DA LEI MUNICIPAL N° 1.290, DE 02 DE JANEIRO DE 2012, QUE DISPOE SOBRE O PLANO DE CARGOS E SALÁRIOS DOS SERVIDORES PÚBLICOS DO MUNICIPIO DE SANTA MARGARIDA, E DÁ OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/471/pl_n_299-2026.pdf</t>
+  </si>
+  <si>
+    <t>“ESTABELECE OS FERIADOS MUNICIPAIS DO MUNICIPIO DE SANTA MARGARIDA, E DÁ OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/472/pl_n300-2026.pdf</t>
+  </si>
+  <si>
+    <t>"FIXA AS ATRIBUIÇOES DO ÓRGÃO MUNICIPAL DE TURISMO, VINCULADO A SECRETARIA MUNICIPAL DE ESPORTE, LAZER E TURISMO E DÁ OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/475/pl_n301-2026.pdf</t>
+  </si>
+  <si>
+    <t>” ATUALIZA OS VALORES DAS DIÁRIAS DE VIAGEM QUE MENCIONA A LEI MUNICIPAL N° 1.695, DE 15 DE DEZEMBRO DE 2022, E DÁ OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/476/pl_n_302-2026.pdf</t>
+  </si>
+  <si>
+    <t>” INSTITUI O PROGRAMA BOLSA ATLETA NO MUNICIPIO DE SANTA MARGARIDA/MG E DÁ OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
     <t>456</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>CÂMARA MUNICIPAL DE SANTA MARGARIDA - CMSM</t>
-[...2 lines deleted...]
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/456/projeto_de_resolucao_n_001-2026.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/456/projeto_de_resolucao_n_001-2026.pdf</t>
   </si>
   <si>
     <t>Institui o Diário Eletrônico Oficial_x000D_
 do Poder Legislativo do Município_x000D_
 de Santa Margarida, Estado de_x000D_
 Minas Gerais, como órgão de_x000D_
 publicação oficial.</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>VT</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/478/mensagem_de_veto_a_pl_295.pdf</t>
+  </si>
+  <si>
+    <t>Mensagem de veto ao projeto de lei n° 295/2026</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>SM</t>
+  </si>
+  <si>
+    <t>SÚMULA</t>
+  </si>
+  <si>
+    <t>ATA DA REUNIÃO ORDINÁRIA DO DIA 03/02/2026</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>ATA DA REUNIÃO ORDINÁRIA DO DIA 19/02/2026</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>ATA DA REUNIÃO ORDINÁRIA DO DIA 03/03/2026</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>ATA DA REUNIÃO ORDINÁRIA DO DIA 19/03/2025</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E LEGISLAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/459/parecer_01-_constituicao_justica_e_legislacao.pdf</t>
+  </si>
+  <si>
+    <t>01</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/460/parecer_02-_constituicao_justica_e_legislacao.pdf</t>
+  </si>
+  <si>
+    <t>02</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/461/parecer_03-_constituicao_justica_e_legislacao.pdf</t>
+  </si>
+  <si>
+    <t>03</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>04</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>05</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE EDUCAÇÃO, SAÚDE, PROMOÇÃO SOCIAL E MEI</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/465/parecer_02-_educacao_saude_promocao_social_e_meio_ambiente.pdf</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/466/parecer_03-_educacao_saude_promocao_social_e_meio_ambiente.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -495,69 +714,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/457/pl_290_-_altera_conselho_m_esporte.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/452/pl_291_-_atualiza_valores_verbas_desolcamento_lei_1.601.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/453/pl_292_-_concede_reajuste_geral_e_atualiza_anexos_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/455/294_-_projeto_de_lei_no._294_de_02-02-2026_suplementacao_dotacao_associacao_mary_jany.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/456/projeto_de_resolucao_n_001-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/457/pl_290_-_altera_conselho_m_esporte.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/452/pl_291_-_atualiza_valores_verbas_desolcamento_lei_1.601.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/453/pl_292_-_concede_reajuste_geral_e_atualiza_anexos_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/455/294_-_projeto_de_lei_no._294_de_02-02-2026_suplementacao_dotacao_associacao_mary_jany.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/468/projeto_de_lei_no_296_de_19_de_fevereiro_de_2026._1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/474/pl_n_297-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/470/pl_n_298-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/471/pl_n_299-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/472/pl_n300-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/475/pl_n301-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/476/pl_n_302-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/456/projeto_de_resolucao_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/478/mensagem_de_veto_a_pl_295.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/459/parecer_01-_constituicao_justica_e_legislacao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/460/parecer_02-_constituicao_justica_e_legislacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/461/parecer_03-_constituicao_justica_e_legislacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/465/parecer_02-_educacao_saude_promocao_social_e_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/466/parecer_03-_educacao_saude_promocao_social_e_meio_ambiente.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H7"/>
+  <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="60.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="53.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="65.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="164.140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="207.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -683,73 +902,613 @@
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>34</v>
       </c>
-      <c r="E7" t="s">
+      <c r="G7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H7" t="s">
         <v>35</v>
       </c>
-      <c r="F7" t="s">
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
         <v>36</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>37</v>
       </c>
-      <c r="H7" t="s">
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
         <v>38</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>46</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H11" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" t="s">
+        <v>67</v>
+      </c>
+      <c r="E15" t="s">
+        <v>68</v>
+      </c>
+      <c r="F15" t="s">
+        <v>34</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H15" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>66</v>
+      </c>
+      <c r="D16" t="s">
+        <v>72</v>
+      </c>
+      <c r="E16" t="s">
+        <v>73</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H16" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17" t="s">
+        <v>77</v>
+      </c>
+      <c r="E17" t="s">
+        <v>78</v>
+      </c>
+      <c r="F17" t="s">
+        <v>34</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>81</v>
+      </c>
+      <c r="D18" t="s">
+        <v>77</v>
+      </c>
+      <c r="E18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F18" t="s">
+        <v>34</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H18" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" t="s">
+        <v>77</v>
+      </c>
+      <c r="E19" t="s">
+        <v>78</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H19" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>87</v>
+      </c>
+      <c r="D20" t="s">
+        <v>77</v>
+      </c>
+      <c r="E20" t="s">
+        <v>78</v>
+      </c>
+      <c r="F20" t="s">
+        <v>34</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>66</v>
+      </c>
+      <c r="D21" t="s">
+        <v>90</v>
+      </c>
+      <c r="E21" t="s">
+        <v>91</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H21" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>81</v>
+      </c>
+      <c r="D22" t="s">
+        <v>90</v>
+      </c>
+      <c r="E22" t="s">
+        <v>91</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H22" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>97</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>84</v>
+      </c>
+      <c r="D23" t="s">
+        <v>90</v>
+      </c>
+      <c r="E23" t="s">
+        <v>91</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H23" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>87</v>
+      </c>
+      <c r="D24" t="s">
+        <v>90</v>
+      </c>
+      <c r="E24" t="s">
+        <v>91</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H24" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>103</v>
+      </c>
+      <c r="D25" t="s">
+        <v>90</v>
+      </c>
+      <c r="E25" t="s">
+        <v>91</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H25" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>66</v>
+      </c>
+      <c r="D26" t="s">
+        <v>90</v>
+      </c>
+      <c r="E26" t="s">
+        <v>106</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H26" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>107</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>81</v>
+      </c>
+      <c r="D27" t="s">
+        <v>90</v>
+      </c>
+      <c r="E27" t="s">
+        <v>106</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H27" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>109</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>84</v>
+      </c>
+      <c r="D28" t="s">
+        <v>90</v>
+      </c>
+      <c r="E28" t="s">
+        <v>106</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H28" t="s">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>