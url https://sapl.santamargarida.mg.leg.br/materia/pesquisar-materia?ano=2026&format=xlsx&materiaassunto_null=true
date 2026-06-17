--- v1 (2026-04-06)
+++ v2 (2026-06-17)
@@ -10,92 +10,92 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="215" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="249">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
-    <t>Ilbnelle Santa Otoni</t>
+    <t>Ilbnelle Santana Otoni</t>
   </si>
   <si>
     <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/457/pl_290_-_altera_conselho_m_esporte.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 1.291, de 14 de fevereiro de 2012, que_x000D_
 dispõe sobre o Conselho Municipal de Esporte, e dá outras_x000D_
 providências.”</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/452/pl_291_-_atualiza_valores_verbas_desolcamento_lei_1.601.pdf</t>
   </si>
   <si>
     <t>“Atualiza os valores das verbas de deslocamento dos profissionais_x000D_
 de saúde que menciona a Lei Municipal nº 1.601, de 24 de junho_x000D_
 de 2021; inclui os Técnicos de Enfermagem entre os profissionais,_x000D_
 e dá outras providências.”</t>
   </si>
   <si>
@@ -143,51 +143,51 @@
     <t>“Autoriza o Poder Executivo Municipal de Santa_x000D_
 Margarida, Estado de Minas Gerais, a Suplementar_x000D_
 Dotação Junto ao Orçamento do Exercício de 2026 para_x000D_
 Concessão de Subvenção a Associação Mery Jane Wilson_x000D_
 e dá Outras Providências”.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE SANTA MARGARIDA - CMSM</t>
   </si>
   <si>
     <t>“INSTITUI O DIA 08 DE DEZEMBRO COMO FERIADO MUNICIPAL EM SANTA MARGARIDA/MG, EM HOMENAGEM A IMACULADA CONCEIÇÃO DA BEM- AVENTURADA VIRGEM MARIA, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>CÂMARA MUNICIPAL DE SANTA MARGARIDA - CMSM, Ilbnelle Santa Otoni</t>
+    <t>CÂMARA MUNICIPAL DE SANTA MARGARIDA - CMSM, Ilbnelle Santana Otoni</t>
   </si>
   <si>
     <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/468/projeto_de_lei_no_296_de_19_de_fevereiro_de_2026._1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual aplicável_x000D_
 ao subsídio de que trata o §4º, do art. 39, da_x000D_
 CF/88, conforme permissivo do inciso X, do_x000D_
 art. 37, da CF/88, e dá outras providências.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/474/pl_n_297-2026.pdf</t>
   </si>
   <si>
     <t>“DISPOE SOBRE A EXTINÇÃO DA FUNDAÇÃO MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>470</t>
   </si>
@@ -225,50 +225,110 @@
     <t>"FIXA AS ATRIBUIÇOES DO ÓRGÃO MUNICIPAL DE TURISMO, VINCULADO A SECRETARIA MUNICIPAL DE ESPORTE, LAZER E TURISMO E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/475/pl_n301-2026.pdf</t>
   </si>
   <si>
     <t>” ATUALIZA OS VALORES DAS DIÁRIAS DE VIAGEM QUE MENCIONA A LEI MUNICIPAL N° 1.695, DE 15 DE DEZEMBRO DE 2022, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/476/pl_n_302-2026.pdf</t>
   </si>
   <si>
     <t>” INSTITUI O PROGRAMA BOLSA ATLETA NO MUNICIPIO DE SANTA MARGARIDA/MG E DÁ OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/499/pl_n_304-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dipoe sobre as diretrizes para a elaboração da lei orçamentária de 2027 e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/502/pl_n_305-2026.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER PREMIAÇÃO EM DINHEIRO AOS VENCEDORES DO CONCURSO/TORNEIO LEITEIRO DA 13° EXPOSAM, A SER REALIZADO ENTRE OS DIAS 08 E 11 DE JULHO DE 2026, E DÁ OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/504/pl_n_3062026.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A FORNECER APARELHO SENSOR PARA MONITORAMENTO CONTÍNUO DE GLICOSE AS CRIANÇAS E ADOLESCENTES DIAGNOSTICADAS COM DIABETES TIPO 1, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/505/pl_no_3072026.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A RETOMADA DO IMÓVEL LOCALIZADO NA PRAÇA CÔNEGO ARNALDO, MEDINDO 14,50M DE FRENTE POR 14,50M DE FUNDOS, EM DIVISA COM A CASA PAROQUIAL, FUNDOS COM O SALÃO PAROQUIAL E A ESQUERDA COM RUA SILVINO BARBOSA, E DÁ OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/506/pl_no_3082026.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL DE SANTA MARGARIDA, ESTADO DE MINAS GERAIS, A CONCEDER AUXÍLIO FINANCEIRO A FAMILIA DE ALUNO ACIDENTADO NO TRANSPORTE ESCOLAR DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/456/projeto_de_resolucao_n_001-2026.pdf</t>
   </si>
   <si>
     <t>Institui o Diário Eletrônico Oficial_x000D_
 do Poder Legislativo do Município_x000D_
 de Santa Margarida, Estado de_x000D_
 Minas Gerais, como órgão de_x000D_
 publicação oficial.</t>
   </si>
   <si>
     <t>478</t>
@@ -303,114 +363,468 @@
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DO DIA 19/02/2026</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DO DIA 03/03/2026</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DO DIA 19/03/2025</t>
   </si>
   <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>ATA DA REUNIÃO ORDINÁRIA DO DIA 07/04/2026</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>ATA DA REUNIÃO ORDINÁRIA DO DIA 16/04/2026</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>ATA DA REUNIÃO ORDINÁRIA DO DIA 05/05/2026</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>ATA DA REUNIÃO EXTRAORDINÁRIA DO DIA 28/05/2026</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/507/decreto_legislativo_n_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>“APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE SANTA MARGARIDA, EXERCICIO DE 2024, E DÁ OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
     <t>459</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E LEGISLAÇÃO</t>
   </si>
   <si>
     <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/459/parecer_01-_constituicao_justica_e_legislacao.pdf</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/460/parecer_02-_constituicao_justica_e_legislacao.pdf</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/461/parecer_03-_constituicao_justica_e_legislacao.pdf</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>05</t>
   </si>
   <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/479/parecer_n_006-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: PARECER DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E LEGISLAÇÃO. PROJETO DE LEI Nº 296/2026, DE INICIATIVA DA MESA DIRETORA, QUE DISPÕE SOBRE A REVISÃO GERAL ANUAL DO SUBSÍDIO DOS VEREADORES. OBSERVÂNCIA DOS REQUISITOS DE COMPETÊNCIA E INICIATIVA. CONSTITUCIONALIDADE E LEGALIDADE DA MEDIDA COM FUNDAMENTO NO ART. 37, X, DA CONSTITUIÇÃO FEDERAL. ANÁLISE FAVORÁVEL QUANTO À TÉCNICA LEGISLATIVA. PARECER PELA APROVAÇÃO.</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>EMENTA: PARECER DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E LEGISLAÇÃO. PROJETO DE LEI Nº 295/2026, DE INICIATIVA PARLAMENTAR, QUE INSTITUI O DIA 8 DE DEZEMBRO COMO FERIADO MUNICIPAL. OBSERVÂNCIA DOS REQUISITOS DE COMPETÊNCIA E INICIATIVA. CONSTITUCIONALIDADE E LEGALIDADE DA MEDIDA COM FUNDAMENTO NO ART. 30, I, DA CONSTITUIÇÃO FEDERAL E NA LEI FEDERAL Nº 9.093/1995. RECONHECIMENTO DE TRADIÇÃO LOCAL. ANÁLISE FAVORÁVEL QUANTO À TÉCNICA LEGISLATIVA. PARECER PELA APROVAÇÃO.</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/481/parecer_n_008-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: PARECER DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E LEGISLAÇÃO. PROJETO DE RESOLUÇÃO Nº 001/2026. INICIATIVA DA MESA DIRETORA. INSTITUI O DIÁRIO ELETRÔNICO OFICIAL DO PODER LEGISLATIVO. COMPETÊNCIA REGIMENTAL E CONSTITUCIONALIDADE. ALINHAMENTO AOS PRINCÍPIOS DA PUBLICIDADE, EFICIÊNCIA E ECONOMICIDADE. TÉCNICA LEGISLATIVA ADEQUADA. PARECER PELA APROVAÇÃO.</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/482/parecer_n_009-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: PARECER DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E LEGISLAÇÃO. PROJETO DE LEI Nº 298/2026, DE INICIATIVA DO PODER EXECUTIVO. MODIFICAÇÃO DO PLANO DE CARGOS E SALÁRIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS. CRIAÇÃO DE VAGAS E DESCRIÇÃO DE ATRIBUIÇÕES DE CARGOS. OBSERVÂNCIA DOS REQUISITOS DE COMPETÊNCIA E INICIATIVA. CONSTITUCIONALIDADE E LEGALIDADE DA PROPOSIÇÃO. ANÁLISE FAVORÁVEL QUANTO À TÉCNICA LEGISLATIVA. PARECER PELA APROVAÇÃO.</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/483/parecer_n_010-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: PARECER DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E LEGISLAÇÃO. PROJETO DE LEI Nº 299/2026, DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL, QUE ESTABELECE OS FERIADOS MUNICIPAIS DE SANTA MARGARIDA. OBSERVÂNCIA DOS REQUISITOS DE COMPETÊNCIA E INICIATIVA. CONSTITUCIONALIDADE E LEGALIDADE DA MEDIDA COM FUNDAMENTO NO ART. 30, I, DA CONSTITUIÇÃO FEDERAL E NA LEI FEDERAL Nº 9.093/1995. ANÁLISE FAVORÁVEL QUANTO À TÉCNICA LEGISLATIVA. PARECER PELA APROVAÇÃO.</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/484/parecer_n_011-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: PARECER DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E LEGISLAÇÃO. PROJETO DE LEI Nº 300/2026, DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL, QUE FIXA AS ATRIBUIÇÕES DO ÓRGÃO MUNICIPAL DE TURISMO. OBSERVÂNCIA DOS REQUISITOS DE COMPETÊNCIA E INICIATIVA. CONSTITUCIONALIDADE E LEGALIDADE DA MEDIDA. ANÁLISE FAVORÁVEL QUANTO À TÉCNICA LEGISLATIVA. PARECER PELA APROVAÇÃO.</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/485/parecer_n_012-2026_-_ccj.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: PARECER DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E LEGISLAÇÃO. PROJETO DE LEI Nº 301/2026, DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL. ATUALIZAÇÃO DOS VALORES DE DIÁRIAS DE VIAGEM PARA AGENTES POLÍTICOS E SERVIDORES MUNICIPAIS. ANÁLISE DE CONSTITUCIONALIDADE, LEGALIDADE E JURIDICIDADE. COMPETÊNCIA LEGISLATIVA MUNICIPAL E INICIATIVA DO CHEFE DO PODER EXECUTIVO. VERIFICAÇÃO DO CUMPRIMENTO DAS NORMAS ORÇAMENTÁRIAS ESTABELECIDAS PELA LEI DE RESPONSABILIDADE FISCAL. REGULARIDADE DA TÉCNICA LEGISLATIVA. PARECER FAVORÁVEL PELA APROVAÇÃO DA PROPOSITURA.</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/486/parecer_n_013-2026_-_ccj.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: PARECER DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E LEGISLAÇÃO. PROJETO DE LEI Nº 302/2026, DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL, QUE "INSTITUI O PROGRAMA BOLSA ATLETA NO MUNICÍPIO DE SANTA MARGARIDA/MG E DÁ OUTRAS PROVIDÊNCIAS". ANÁLISE DOS REQUISITOS FORMAIS E MATERIAIS. OBSERVÂNCIA DA COMPETÊNCIA LEGISLATIVA MUNICIPAL E DA LEGITIMIDADE DA INICIATIVA. PROPOSIÇÃO EM CONFORMIDADE COM OS PRINCÍPIOS CONSTITUCIONAIS DA ADMINISTRAÇÃO PÚBLICA, ESPECIALMENTE OS DA LEGALIDADE, IMPESSOALIDADE E EFICIÊNCIA. MEDIDA DE RELEVANTE INTERESSE PÚBLICO VOLTADA AO FOMENTO DO ESPORTE LOCAL. ANÁLISE FAVORÁVEL QUANTO À TÉCNICA LEGISLATIVA. INEXISTÊNCIA DE ÓBICES DE NATUREZA CONSTITUCIONAL OU LEGAL. PARECER PELA APROVAÇÃO.</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/487/parecer_014-2026_-projeto_de_lei_297-2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: PARECER DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E LEGISLAÇÃO. PROJETO DE LEI Nº 297/2026, DE INICIATIVA DO CHEFE DO PODER EXECUTIVO. OBJETO: AUTORIZAÇÃO PARA A EXTINÇÃO DA FUNDAÇÃO MUNICIPAL DE SAÚDE. ANÁLISE DA CONSTITUCIONALIDADE, LEGALIDADE, JURIDICIDADE E TÉCNICA LEGISLATIVA. COMPETÊNCIA LEGISLATIVA DO MUNICÍPIO PARA DISPOR SOBRE A ORGANIZAÇÃO DE SUA ADMINISTRAÇÃO. OBSERVÂNCIA DA INICIATIVA PRIVATIVA DO PREFEITO MUNICIPAL PARA PROJETOS DE LEI QUE TRATEM DA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO. CONFORMIDADE MATERIAL COM OS PRINCÍPIOS DA EFICIÊNCIA E DO INTERESSE PÚBLICO. PROPOSIÇÃO INSTRUÍDA COM JUSTIFICATIVA ADEQUADA E EM CONSONÂNCIA COM AS NORMAS REGIMENTAIS. PARECER PELA APROVAÇÃO.</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/509/parecer_n_015-2026_-_ccj.pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 15</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/510/parecer_n_016-2026_-_ccj.pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 016</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/511/parecer_n_017-2026_-_ccj.pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 017</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/520/parecer_n_018-2026_-_ccj.pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 018-2026</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/512/parecer_n_019-2026_-_ccj.pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 019</t>
+  </si>
+  <si>
     <t>464</t>
   </si>
   <si>
     <t>COMISSÃO DE EDUCAÇÃO, SAÚDE, PROMOÇÃO SOCIAL E MEI</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/465/parecer_02-_educacao_saude_promocao_social_e_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/466/parecer_03-_educacao_saude_promocao_social_e_meio_ambiente.pdf</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei nº 300/2026, que "Fixa as atribuições do órgão municipal de Turismo, vinculado à Secretaria Municipal de Esporte, Lazer e Turismo e dá outras providências."</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/489/parecer_n_005-2026_-_cse_1.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: PARECER DA COMISSÃO DE EDUCAÇÃO, SAÚDE, PROMOÇÃO SOCIAL E MEIO AMBIENTE. PROJETO DE LEI Nº 297/2026. INICIATIVA DO PODER EXECUTIVO MUNICIPAL. PROPOSIÇÃO QUE AUTORIZA A EXTINÇÃO DA FUNDAÇÃO MUNICIPAL DE SAÚDE. ENTIDADE INATIVA HÁ UMA DÉCADA. MEDIDA DE RACIONALIZAÇÃO ADMINISTRATIVA E EFICIÊNCIA NA GESTÃO PÚBLICA. OBSERVÂNCIA À PROPOSTA DO MINISTÉRIO PÚBLICO. ANÁLISE FAVORÁVEL QUANTO AO MÉRITO. PARECER PELA APROVAÇÃO.</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/490/parecer_no_006-2026_-_cse.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: PARECER DA COMISSÃO DE EDUCAÇÃO, SAÚDE, PROMOÇÃO SOCIAL E MEIO AMBIENTE. PROJETO DE LEI Nº 302/2026, DE INICIATIVA DO PODER EXECUTIVO, QUE INSTITUI O PROGRAMA BOLSA ATLETA NO MUNICÍPIO DE SANTA MARGARIDA/MG. ANÁLISE DE MÉRITO. RECONHECIMENTO DO ESPORTE COMO INSTRUMENTO DE DESENVOLVIMENTO SOCIAL, EDUCACIONAL E DE SAÚDE. PROPOSIÇÃO ALINHADA ÀS POLÍTICAS PÚBLICAS DE FOMENTO E VALORIZAÇÃO DE ATLETAS LOCAIS. COMPATIBILIDADE MATERIAL COM AS ATRIBUIÇÕES TEMÁTICAS DA COMISSÃO E COM O INTERESSE PÚBLICO. PARECER PELA APROVAÇÃO.</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/513/parecer_no_007-2026_-_cse.pdf</t>
+  </si>
+  <si>
+    <t>PARECER N °007</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/514/parecer_no_008-2026_-_cse.pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 08</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>PARECER N° 09</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>FISCALIZAÇÃO FINANCEIRA E ORÇAMENTÁRIA</t>
+  </si>
+  <si>
+    <t>EMENTA: PARECER DA COMISSÃO DE FISCALIZAÇÃO FINANCEIRA, ORÇAMENTÁRIA E ADMINISTRAÇÃO PÚBLICA. PROJETO DE LEI Nº 301/2026, DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL. ATUALIZAÇÃO DOS VALORES DAS DIÁRIAS DE VIAGEM PREVISTAS NA LEI MUNICIPAL Nº 1.695/2022. ANÁLISE DE COMPATIBILIDADE ORÇAMENTÁRIA E FINANCEIRA. OBSERVÂNCIA DOS REQUISITOS DA LEI DE RESPONSABILIDADE FISCAL (LEI COMPLEMENTAR Nº 101/2000). MEDIDA DE NATUREZA INDENIZATÓRIA ESSENCIAL AO BOM FUNCIONAMENTO DA ADMINISTRAÇÃO PÚBLICA. PARECER PELA APROVAÇÃO.</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/516/parecer_n_007-2026_-_cff.pdf</t>
+  </si>
+  <si>
+    <t>PARECER N 07</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/517/parecer_n_008-2026_-_cff.pdf</t>
+  </si>
+  <si>
+    <t>PARECER N ° 08</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/518/parecer_n_009-2026_-_cff.pdf</t>
+  </si>
+  <si>
+    <t>PARECER N 9</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>PARECER N° 011</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>REDAÇÃO E RELAÇOES PÚBLICAS</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/493/parecer_0062026_projeto_lei_2962026_revisao_subsidio_vereadores_1.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: PARECER DA COMISSÃO DE REDAÇÃO E RELAÇÕES PÚBLICAS. PROJETO DE LEI Nº 296/2026. INICIATIVA DA MESA DIRETORA. REVISÃO GERAL ANUAL DO SUBSÍDIO DOS VEREADORES. ANÁLISE QUANTO À CLAREZA, OBJETIVIDADE E TÉCNICA LEGISLATIVA. ARTIGO 104, IV, DO REGIMENTO INTERNO. REDAÇÃO ADEQUADA E CONFORME AS NORMAS REGIMENTAIS. PARECER PELA APROVAÇÃO.</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/494/parecer_0072026_analise_projeto_lei_2952026_instituicao_feriado_municipal_religi_1.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: PARECER DA COMISSÃO DE REDAÇÃO E RELAÇÕES PÚBLICAS. PROJETO DE LEI Nº 295/2026. INICIATIVA PARLAMENTAR. INSTITUIÇÃO DE FERIADO MUNICIPAL DE CARÁTER RELIGIOSO. ANÁLISE QUANTO À CLAREZA, OBJETIVIDADE E TÉCNICA LEGISLATIVA. ARTIGO 104, IV, DO REGIMENTO INTERNO. REDAÇÃO ADEQUADA E CONFORME AS NORMAS REGIMENTAIS. PARECER PELA APROVAÇÃO.</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/495/parecer_0082026_projeto_lei_2982026_modificacao_plano_cargos_salarios_servidores_1.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: PARECER DA COMISSÃO DE REDAÇÃO E RELAÇÕES PÚBLICAS. PROJETO DE LEI Nº 298/2026. INICIATIVA DO PODER EXECUTIVO MUNICIPAL. MODIFICAÇÃO DO PLANO DE CARGOS E SALÁRIOS DOS SERVIDORES PÚBLICOS. CRIAÇÃO DE VAGAS E INCLUSÃO DE ATRIBUIÇÕES DE CARGOS. ANÁLISE QUANTO À CLAREZA, OBJETIVIDADE E TÉCNICA LEGISLATIVA. ARTIGO 104, IV, DO REGIMENTO INTERNO. REDAÇÃO ADEQUADA E CONFORME AS NORMAS TÉCNICAS. PARECER PELA APROVAÇÃO.</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/496/parecer_0092026_estabelecimento_feriados_municipais_analise_tecnica_1.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: PARECER DA COMISSÃO DE REDAÇÃO E RELAÇÕES PÚBLICAS. PROJETO DE LEI Nº 299/2026. INICIATIVA DO PODER EXECUTIVO MUNICIPAL. ESTABELECE OS FERIADOS MUNICIPAIS. ANÁLISE QUANTO À CLAREZA, OBJETIVIDADE E TÉCNICA LEGISLATIVA. ARTIGO 104, IV, DO REGIMENTO INTERNO. REDAÇÃO ADEQUADA E CONFORME AS NORMAS REGIMENTAIS. PARECER PELA APROVAÇÃO.</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/497/parecer_n_010_2026_-_comissao_de_redacao_e_relacoes_publicas_1.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: PARECER DA COMISSÃO DE REDAÇÃO E RELAÇÕES PÚBLICAS. PROJETO DE LEI Nº 300/2026. INICIATIVA DO PODER EXECUTIVO. FIXA AS ATRIBUIÇÕES DO ÓRGÃO MUNICIPAL DE TURISMO. ANÁLISE QUANTO À CLAREZA, OBJETIVIDADE E TÉCNICA LEGISLATIVA. ARTIGO 104, IV, DO REGIMENTO INTERNO. REDAÇÃO ADEQUADA E CONFORME AS NORMAS REGIMENTAIS. PARECER PELA APROVAÇÃO.</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>PRC J</t>
+  </si>
+  <si>
+    <t>PARECER JURIDICO</t>
+  </si>
+  <si>
+    <t>ANÁLISE DA LEGALIDADE DO VETO TOTAL AO PROJETO DE LEI N° 195/2026, QUE "INSTITUI O DIA 8 DE DEZEMBRO COMO FERIADO MUNICIPAL EM SANTA MARGARIDA/MG, EM HOMENAGEM A IMACULADA CONCEIÇÃO DA BEM AVENTURADA VIRGEM MARIA, E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -714,69 +1128,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/457/pl_290_-_altera_conselho_m_esporte.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/452/pl_291_-_atualiza_valores_verbas_desolcamento_lei_1.601.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/453/pl_292_-_concede_reajuste_geral_e_atualiza_anexos_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/455/294_-_projeto_de_lei_no._294_de_02-02-2026_suplementacao_dotacao_associacao_mary_jany.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/468/projeto_de_lei_no_296_de_19_de_fevereiro_de_2026._1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/474/pl_n_297-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/470/pl_n_298-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/471/pl_n_299-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/472/pl_n300-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/475/pl_n301-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/476/pl_n_302-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/456/projeto_de_resolucao_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/478/mensagem_de_veto_a_pl_295.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/459/parecer_01-_constituicao_justica_e_legislacao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/460/parecer_02-_constituicao_justica_e_legislacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/461/parecer_03-_constituicao_justica_e_legislacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/465/parecer_02-_educacao_saude_promocao_social_e_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/466/parecer_03-_educacao_saude_promocao_social_e_meio_ambiente.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/457/pl_290_-_altera_conselho_m_esporte.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/452/pl_291_-_atualiza_valores_verbas_desolcamento_lei_1.601.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/453/pl_292_-_concede_reajuste_geral_e_atualiza_anexos_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/455/294_-_projeto_de_lei_no._294_de_02-02-2026_suplementacao_dotacao_associacao_mary_jany.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/468/projeto_de_lei_no_296_de_19_de_fevereiro_de_2026._1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/474/pl_n_297-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/470/pl_n_298-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/471/pl_n_299-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/472/pl_n300-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/475/pl_n301-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/476/pl_n_302-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/499/pl_n_304-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/502/pl_n_305-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/504/pl_n_3062026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/505/pl_no_3072026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/506/pl_no_3082026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/456/projeto_de_resolucao_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/478/mensagem_de_veto_a_pl_295.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/507/decreto_legislativo_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/459/parecer_01-_constituicao_justica_e_legislacao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/460/parecer_02-_constituicao_justica_e_legislacao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/461/parecer_03-_constituicao_justica_e_legislacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/479/parecer_n_006-2026_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/481/parecer_n_008-2026_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/482/parecer_n_009-2026_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/483/parecer_n_010-2026_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/484/parecer_n_011-2026_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/485/parecer_n_012-2026_-_ccj.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/486/parecer_n_013-2026_-_ccj.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/487/parecer_014-2026_-projeto_de_lei_297-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/509/parecer_n_015-2026_-_ccj.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/510/parecer_n_016-2026_-_ccj.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/511/parecer_n_017-2026_-_ccj.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/520/parecer_n_018-2026_-_ccj.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/512/parecer_n_019-2026_-_ccj.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/465/parecer_02-_educacao_saude_promocao_social_e_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/466/parecer_03-_educacao_saude_promocao_social_e_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/489/parecer_n_005-2026_-_cse_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/490/parecer_no_006-2026_-_cse.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/513/parecer_no_007-2026_-_cse.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/514/parecer_no_008-2026_-_cse.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/516/parecer_n_007-2026_-_cff.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/517/parecer_n_008-2026_-_cff.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/518/parecer_n_009-2026_-_cff.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/493/parecer_0062026_projeto_lei_2962026_revisao_subsidio_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/494/parecer_0072026_analise_projeto_lei_2952026_instituicao_feriado_municipal_religi_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/495/parecer_0082026_projeto_lei_2982026_modificacao_plano_cargos_salarios_servidores_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/496/parecer_0092026_estabelecimento_feriados_municipais_analise_tecnica_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2026/497/parecer_n_010_2026_-_comissao_de_redacao_e_relacoes_publicas_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H28"/>
+  <dimension ref="A1:H69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="53.42578125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="65.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="67.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="164.140625" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="207.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1110,405 +1524,1407 @@
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H14" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>66</v>
       </c>
       <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="E15" t="s">
+      <c r="H15" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D16" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="H16" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H17" t="s">
         <v>76</v>
-      </c>
-[...19 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>78</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H18" t="s">
         <v>80</v>
-      </c>
-[...19 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>82</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="H19" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
         <v>86</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>87</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="F20" t="s">
         <v>34</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>26</v>
+        <v>89</v>
       </c>
       <c r="H20" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="D21" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E21" t="s">
-        <v>91</v>
+        <v>93</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H21" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="D22" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="E22" t="s">
-        <v>91</v>
+        <v>98</v>
+      </c>
+      <c r="F22" t="s">
+        <v>34</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>95</v>
+        <v>26</v>
       </c>
       <c r="H22" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" t="s">
         <v>97</v>
       </c>
-      <c r="B23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E23" t="s">
-        <v>91</v>
+        <v>98</v>
+      </c>
+      <c r="F23" t="s">
+        <v>34</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>98</v>
+        <v>26</v>
       </c>
       <c r="H23" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="D24" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="E24" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D25" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="E25" t="s">
-        <v>91</v>
+        <v>98</v>
+      </c>
+      <c r="F25" t="s">
+        <v>34</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>66</v>
+        <v>110</v>
       </c>
       <c r="D26" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="E26" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>81</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="E27" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>108</v>
+        <v>26</v>
       </c>
       <c r="H27" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
       <c r="D28" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="E28" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="G28" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H28" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>118</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>119</v>
+      </c>
+      <c r="D29" t="s">
+        <v>97</v>
+      </c>
+      <c r="E29" t="s">
+        <v>98</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H29" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>86</v>
+      </c>
+      <c r="D30" t="s">
+        <v>122</v>
+      </c>
+      <c r="E30" t="s">
+        <v>123</v>
+      </c>
+      <c r="F30" t="s">
+        <v>34</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H30" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>126</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>86</v>
+      </c>
+      <c r="D31" t="s">
+        <v>127</v>
+      </c>
+      <c r="E31" t="s">
+        <v>128</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H31" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>131</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>101</v>
+      </c>
+      <c r="D32" t="s">
+        <v>127</v>
+      </c>
+      <c r="E32" t="s">
+        <v>128</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H32" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>134</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>104</v>
+      </c>
+      <c r="D33" t="s">
+        <v>127</v>
+      </c>
+      <c r="E33" t="s">
+        <v>128</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H33" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>137</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>107</v>
+      </c>
+      <c r="D34" t="s">
+        <v>127</v>
+      </c>
+      <c r="E34" t="s">
+        <v>128</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H34" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>139</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
         <v>110</v>
       </c>
-      <c r="H28" t="s">
-        <v>99</v>
+      <c r="D35" t="s">
+        <v>127</v>
+      </c>
+      <c r="E35" t="s">
+        <v>128</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H35" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>141</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>113</v>
+      </c>
+      <c r="D36" t="s">
+        <v>127</v>
+      </c>
+      <c r="E36" t="s">
+        <v>128</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H36" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>144</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>116</v>
+      </c>
+      <c r="D37" t="s">
+        <v>127</v>
+      </c>
+      <c r="E37" t="s">
+        <v>128</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H37" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>146</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>119</v>
+      </c>
+      <c r="D38" t="s">
+        <v>127</v>
+      </c>
+      <c r="E38" t="s">
+        <v>128</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H38" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>149</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>150</v>
+      </c>
+      <c r="D39" t="s">
+        <v>127</v>
+      </c>
+      <c r="E39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H39" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>153</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>154</v>
+      </c>
+      <c r="D40" t="s">
+        <v>127</v>
+      </c>
+      <c r="E40" t="s">
+        <v>128</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H40" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>157</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>158</v>
+      </c>
+      <c r="D41" t="s">
+        <v>127</v>
+      </c>
+      <c r="E41" t="s">
+        <v>128</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H41" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>161</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>162</v>
+      </c>
+      <c r="D42" t="s">
+        <v>127</v>
+      </c>
+      <c r="E42" t="s">
+        <v>128</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H42" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>165</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>166</v>
+      </c>
+      <c r="D43" t="s">
+        <v>127</v>
+      </c>
+      <c r="E43" t="s">
+        <v>128</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H43" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>169</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>170</v>
+      </c>
+      <c r="D44" t="s">
+        <v>127</v>
+      </c>
+      <c r="E44" t="s">
+        <v>128</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H44" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>173</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>174</v>
+      </c>
+      <c r="D45" t="s">
+        <v>127</v>
+      </c>
+      <c r="E45" t="s">
+        <v>128</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H45" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>177</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>178</v>
+      </c>
+      <c r="D46" t="s">
+        <v>127</v>
+      </c>
+      <c r="E46" t="s">
+        <v>128</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H46" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>181</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>182</v>
+      </c>
+      <c r="D47" t="s">
+        <v>127</v>
+      </c>
+      <c r="E47" t="s">
+        <v>128</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H47" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>185</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>186</v>
+      </c>
+      <c r="D48" t="s">
+        <v>127</v>
+      </c>
+      <c r="E48" t="s">
+        <v>128</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H48" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>189</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>190</v>
+      </c>
+      <c r="D49" t="s">
+        <v>127</v>
+      </c>
+      <c r="E49" t="s">
+        <v>128</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H49" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>193</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>86</v>
+      </c>
+      <c r="D50" t="s">
+        <v>127</v>
+      </c>
+      <c r="E50" t="s">
+        <v>194</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>195</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>101</v>
+      </c>
+      <c r="D51" t="s">
+        <v>127</v>
+      </c>
+      <c r="E51" t="s">
+        <v>194</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H51" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>197</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>104</v>
+      </c>
+      <c r="D52" t="s">
+        <v>127</v>
+      </c>
+      <c r="E52" t="s">
+        <v>194</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H52" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>199</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>107</v>
+      </c>
+      <c r="D53" t="s">
+        <v>127</v>
+      </c>
+      <c r="E53" t="s">
+        <v>194</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H53" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>201</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>110</v>
+      </c>
+      <c r="D54" t="s">
+        <v>127</v>
+      </c>
+      <c r="E54" t="s">
+        <v>194</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H54" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>204</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>113</v>
+      </c>
+      <c r="D55" t="s">
+        <v>127</v>
+      </c>
+      <c r="E55" t="s">
+        <v>194</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H55" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>207</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>116</v>
+      </c>
+      <c r="D56" t="s">
+        <v>127</v>
+      </c>
+      <c r="E56" t="s">
+        <v>194</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H56" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>210</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>119</v>
+      </c>
+      <c r="D57" t="s">
+        <v>127</v>
+      </c>
+      <c r="E57" t="s">
+        <v>194</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H57" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>213</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>150</v>
+      </c>
+      <c r="D58" t="s">
+        <v>127</v>
+      </c>
+      <c r="E58" t="s">
+        <v>194</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H58" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>215</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>113</v>
+      </c>
+      <c r="D59" t="s">
+        <v>127</v>
+      </c>
+      <c r="E59" t="s">
+        <v>216</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H59" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>218</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>116</v>
+      </c>
+      <c r="D60" t="s">
+        <v>127</v>
+      </c>
+      <c r="E60" t="s">
+        <v>216</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H60" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>221</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>119</v>
+      </c>
+      <c r="D61" t="s">
+        <v>127</v>
+      </c>
+      <c r="E61" t="s">
+        <v>216</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H61" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>224</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>150</v>
+      </c>
+      <c r="D62" t="s">
+        <v>127</v>
+      </c>
+      <c r="E62" t="s">
+        <v>216</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H62" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>227</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>158</v>
+      </c>
+      <c r="D63" t="s">
+        <v>127</v>
+      </c>
+      <c r="E63" t="s">
+        <v>216</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H63" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>229</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>113</v>
+      </c>
+      <c r="D64" t="s">
+        <v>127</v>
+      </c>
+      <c r="E64" t="s">
+        <v>230</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H64" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>233</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>116</v>
+      </c>
+      <c r="D65" t="s">
+        <v>127</v>
+      </c>
+      <c r="E65" t="s">
+        <v>230</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H65" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>236</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>119</v>
+      </c>
+      <c r="D66" t="s">
+        <v>127</v>
+      </c>
+      <c r="E66" t="s">
+        <v>230</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H66" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>239</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>150</v>
+      </c>
+      <c r="D67" t="s">
+        <v>127</v>
+      </c>
+      <c r="E67" t="s">
+        <v>230</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H67" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>242</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>154</v>
+      </c>
+      <c r="D68" t="s">
+        <v>127</v>
+      </c>
+      <c r="E68" t="s">
+        <v>230</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H68" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>245</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>86</v>
+      </c>
+      <c r="D69" t="s">
+        <v>246</v>
+      </c>
+      <c r="E69" t="s">
+        <v>247</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H69" t="s">
+        <v>248</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>