--- v1 (2026-02-06)
+++ v2 (2026-06-18)
@@ -10,818 +10,818 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="723" uniqueCount="328">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="730" uniqueCount="332">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE SANTA MARGARIDA - CMSM</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PISTA COM ADEQUADA PAVIMENTAÇÃO PARA A PRÁTICA DE CAMINHADA, E/OU CORRIDA, COM INICIO NO FINAL DA RUA DO ROSÁRIO, SENTIDO AGROVILA</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>instalação de redutores de velocidade</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>SUGERE O CALÇAMENTO DA RUA SÃO VICENTE, NO BAIRRO BOM JESUS</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/432/proposicao_de_indicacao_no_004-2025.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/432/proposicao_de_indicacao_no_004-2025.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor Prefeito Municipal Dr. Ilbnelle Santana Otoni que determine ao setor competente da Prefeitura a instalação de um poste com luminária pública na Rua Orlando de Souza, no município de Santa Margarida – MG.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>NOÉ</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/433/proposicao_de_indicacao_no_005-2025_1.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/433/proposicao_de_indicacao_no_005-2025_1.docx</t>
   </si>
   <si>
     <t>Sugiro e solicito ao Poder Executivo Municipal que realize uma análise para averiguar a viabilidade e necessidade da realização de melhorias no atual calçamento da Rua José Alves dos Santos, localizada no Bairro Santo Antônio (Farinheira), mediante a instalação de pavimentação asfáltica ou em bloquetes de concreto intertravados.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos_x000D_
 de estampidos e de artifícios, assim como de quaisquer_x000D_
 artefatos pirotécnicos de efeito sonoro ruidoso no Município de_x000D_
 Santa Margarida/MG e dá outras providências.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/381/ccf20032025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/381/ccf20032025.pdf</t>
   </si>
   <si>
     <t>“DISPOE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DA CAMARA MUNICIPAL DE SANTA MARGARIDA-MG, NOS TERMOS DO ARTIGO 37, X, DA CONSTITUIÇÃO FEDERAL”.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_no_003-2025_1.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_no_003-2025_1.pdf</t>
   </si>
   <si>
     <t>“ALTERA A DENOMINAÇÃO DE VIA PÚBLICA NO MUNICÍPIO DE SANTA MARGARIDA-MG, E DA OUTRA PROVIDÊNCIA”</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>Ilbnelle Santa Otoni</t>
-[...2 lines deleted...]
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/360/pl_n_250-2025.pdf</t>
+    <t>Ilbnelle Santana Otoni</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/360/pl_n_250-2025.pdf</t>
   </si>
   <si>
     <t>”MODIFICA E ATUALIZA OS ANEXOS 1, 2 E 4, DA LEI MUNICIPAL NÚMERO 1.290, DE 02 DE JANEIRO DE 2012, QUE DISPÕE SOBRE O PLANO DE CARGOS E SALÁRIOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SANTA MARGARIDA, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>“ALTERA O ANEXO ÚNICO DA LEI 1.407/2015, QUE FIXA VALORES DE SERVIÇOS MÉDICOS, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/362/pl_n_252-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/362/pl_n_252-2025.pdf</t>
   </si>
   <si>
     <t>“FIXA O VENCIMENTO BÁSICO DOS AGENTES PÚBLICOS OCUPANTES DO CARGO DE CONSELHEIRO TUTELAR, CONFORME PREVISTO NA LEI MUNICIPAL NÚMERO 1.364, DE 11 DE ABRIL DE 2014, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/365/pl_n_253-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/365/pl_n_253-2025.pdf</t>
   </si>
   <si>
     <t>"Regulamenta a concessão de auxilio para tratamento de saúde sob  a responsabilidade da Secretaria Municipal de Saúde de Santa Margarida, e dá outras providencias".</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/366/pl_n_254-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/366/pl_n_254-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL JUNTO AO ORÇAMENTO DO EXERCÍCIO DE 2025 PARA AQUISIÇÃO DE IMÓVEL PARA AMPLIAÇÃO DA ESCOLA MUNICIPAL ADERLINO PEREIRA DE MIRANDA E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/369/pl_n_255-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/369/pl_n_255-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FILIAÇÃO DO MUNICÍPIO DE SANTA MARGARIDA A ASSOCIAÇÃO DO CIRCUITO TURÍSTICO MONTANHAS E FÉ E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>“ AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL JUNTO AO ORÇAMENTO DO EXERCÍCIO DE 2025 PARA CONTRIBUIÇÃO A ASSOCIAÇÃO DO CIRCUITO TURÍSTICO MONTANHAS E FÉ E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/371/pl_n_257-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/371/pl_n_257-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLITICA MUNICIPAL DE TURISMO, O CONSELHO MUNICIPAL DE TURISMO- COMTUR, O FUNDO MUNICIPAL DE TURISMO- FUMTUR DE SANTA MARGARIDA E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/377/pl_n_258-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/377/pl_n_258-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DO ESPORTE NO ÂMBITO DO MUNICÍPIO DE SANTA MARGARIDA, E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/378/pl_n_259-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/378/pl_n_259-2025.pdf</t>
   </si>
   <si>
     <t>"DISCIPLINA A INSTALAÇÃO DE QUEBRA-MOLAS OU LOMBADAS, EM VIAS, LOGRADOUROS, EM RODOVIA MUNICIPAL OU ESTRADAS VICINAIS DO MUNICÍPIO DE SANTA MARGARIDA, E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS IMÓVEIS DA ADMINISTRAÇÃO PÚBLICA MINICIPAL E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/387/pl_n_261-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/387/pl_n_261-2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE SANTA MARGARIDA A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÃO DE CRÉDITO COM OUTORGA DE GARANTIA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/388/pl_n_262-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/388/pl_n_262-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2026 E DÁ OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/389/pl_n_263-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/389/pl_n_263-2025.pdf</t>
   </si>
   <si>
     <t>“DENOMINA QUADRA POLIESPORTIVA LOCALIZADA NO CÓRREGO BOA VISTA, E DÁ OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/390/pl_n_264-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/390/pl_n_264-2025.pdf</t>
   </si>
   <si>
     <t>PRORROGA PATROCÍNIO ESPORTIVO CONCEDIDO PELA LEI MUNICIPAL N° 1.772, DE 12 DE DEZEMBRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE SANTA MARGARIDA - PMSM</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/396/pl_no_265-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/396/pl_no_265-2025.pdf</t>
   </si>
   <si>
     <t>"DENOMINA PONTE MUNICIPAL, LOCALIZADA NO CÓRREGO PAU D'ALHO, NO ACESSO AO DISTRITO DE RIBEIRÃO DE SÃO DOMINGOS, E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/397/pl_no_266-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/397/pl_no_266-2025.pdf</t>
   </si>
   <si>
     <t>"DENOMINA QUADRA POLIESPORTIVA LOCALIZADA NO CÓRREGO DAS ALMAS, E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OS PROCEDIMENTOS DE AUTORIZAÇÃO DE USO DE BENS IMÓVEIS DO MUNICÍPIO, E DÁ OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/399/pl_no_268-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/399/pl_no_268-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O REAJUSTE NOS VENCIMENTOS BÁSICOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DE SANTA MARGARIDA NO EXERCÍCIO DE 2025 QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/400/pl_no_269-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/400/pl_no_269-2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL JUNTO AO ORÇAMENTO DO EXERCÍCIO DE 2025 PARA CONSTRUÇÃO E INSTALAÇÃO DE USINA FOTOVOLTAICA PARA A SECRETARIA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/406/pl_n_270-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/406/pl_n_270-2025.pdf</t>
   </si>
   <si>
     <t>” MODIFICA A LEI MUNICIPAL N° 1.239, DE 08 DE JUNHO DE 2010, CONSOLIDA O DESMAMBRAMENTO APROVADO PELA LEI 1.178, DE 04 DE SETEMBRO DE 2008, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/407/pl_n_271-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/407/pl_n_271-2025.pdf</t>
   </si>
   <si>
     <t>” AUTORIZA O PODER EXECUTIVO A SUPLEMENTAR DOTAÇÃO JUNTO AO ORÇAMENTO DO EXERCÍCIO DE 2025 PARA CONCESSÃO DE SUBVENÇÃO A BANDA DE MÚSICA E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/411/pl_no_272-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/411/pl_no_272-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a Abrir Crédito Especial_x000D_
 Junto ao Orçamento do Exercício de 2025 para_x000D_
 Manutenção de Convênio com a Associação Mary Jany_x000D_
 Wilson (CAIVE) e dá Outras Providências".</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/412/pl_no_273-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/412/pl_no_273-2025.pdf</t>
   </si>
   <si>
     <t>“Altera os incisos 1, Il e III do art. 4°, o art. 5° e o art. 6º, da Lei_x000D_
 Municipal n° 1.515, de 13 de março de 2019, e dá outras_x000D_
 providências."</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>"Estabelece Proposta Orçamentária, E s t i m a n d o_x000D_
 Receita e Fixando Despesa do Município de Santa_x000D_
 Margarida para o Exercício d e 2026 e dá Outras_x000D_
 Providências."</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/419/pl_no_275-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/419/pl_no_275-2025.pdf</t>
   </si>
   <si>
     <t>Institui do Plano Plurianual para o Quadriênio_x000D_
 de 2026 a 2029 do Município de Santa_x000D_
 Margarida, Estado de Minas Gerais, e dá Outras_x000D_
 Providências."</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/434/pl_n_276-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/434/pl_n_276-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A CONCESSÃO DE SUBVENÇOES SOCIAIS, AUXÍLIO E CONTRIBUIÇOES AS ENTIDADES SEM FINS LUCRATIVOS E INSTITUIÇOES MULTIGOVERNAMENTAIS PARA O EXERCICIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/413/pl_no_277-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/413/pl_no_277-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a Abrir Crédito Especial_x000D_
 Junto a o Orçamento d o Exercício d e 2025 para_x000D_
 Concessão de Subvenção a Associação Cultura de_x000D_
 Santa Margarida e dá Outras Providências".</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/417/pl_no_278-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/417/pl_no_278-2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A REALIZAR CAMPANHA DE_x000D_
 RECUPERAÇÃO FISCAL - REFIS, CONCEDENDO ANISTIA DE_x000D_
 MULTA, JUROS E PARCELAMENTO DOS CRÉDITOS TRIBUTÁRIOS_x000D_
 E NÃO TRIBUTÁRIOS INSCRITOS EM DÍVIDA ATIVA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/423/pl_n_279-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/423/pl_n_279-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal n° 1,763, de 11 de outubro de 2024, Lei Orçamentária para o Exercício Financeiro de 2025 e dá outras providencias".</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/420/pl_no_280-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/420/pl_no_280-2025.pdf</t>
   </si>
   <si>
     <t>"Modifica e atualiza os anexos I e IV, da Lei Municipal n° 1.290, de 02_x000D_
 de janeiro de 2012, que dispõe sobre o Plano de Cargos e Salários dos_x000D_
 Servidores Públicos do Município de Santa Margarida, e dá outras_x000D_
 providências."</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/422/pl_n_281-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/422/pl_n_281-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a Suplementar Dotaçoes do Orçamento do Exercício Financeiro de 2025 do Município de Santa Margarida e dá outras Providencias."</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>"Dispoe sobre a criação do Conselho Municipal de Direitos do Idoso, do Fundo Municipal de Direitos do Idoso e dá outras providencias".</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>” AUTORIZA O EXECUTIVO MUNICIPAL A ADQUIRIR TRES LOTES URBANOS SITUADOS NA AVENIDA VEREADOR ANTONIO GABRIEL PIMENTEL, BAIRRO SANTA LÚCIA, MUNICIPIO DE SANTA MARGARIDA/MG E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/429/pl_n_284-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/429/pl_n_284-2025.pdf</t>
   </si>
   <si>
     <t>” AUTORIZA O PODER EXECUTIVO A ABRIR CREDITOS ESPECIAIS JUNTO AO ORÇAMENTO DO EXERCICIO DE 2025 PARA AQUISIÇÃO DE IMÓVEIS PARA CONSTRUÇÃO DO ALMOXARIFADO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/431/pl_n_285-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/431/pl_n_285-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER PREMIAÇÃO NO AMBITO DO EVENTO AGROPECUÁRIO ‘1° POEIRÃO DE SANTA MARGARIDA’ E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/435/pl_n_286-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/435/pl_n_286-2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONCEDER PREMIAÇÃO NO AMBITO DO CONCURSO DE POESIA ‘VERSOS DO CAFÉ’ E DO CONCURSO DE DESENHO INFANTL ‘CAFÉ COM CORES’, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/439/pl_n_287-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/439/pl_n_287-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CANCELAR C.N.P.J DO FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/443/pl_n_288-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/443/pl_n_288-2025.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O HORÁRIO DE FUNCIONAMENTO DOS ESTABELECIMENTOS COMERCIAIS NO DISTRITO DE RIBEIRÃO DE SÃO DOMINGOS, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/448/pl_n_289-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/448/pl_n_289-2025.pdf</t>
   </si>
   <si>
     <t>“DISPOE SOBRE DEVERES E RESPONSABILIZAÇÃO DE CONDUTORES DE VEÍCULOS OFICIAIS DO MUNICIPIO DE SANTA MARGARIDA E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>•	PROJETO DE LEI COMPLEMENTAR N° 001, DE 17 DE JANEIRO DE 2025, DE AUTORIA DO PODER LEGISLATIVO, QUE “DISPÕE SOBRE A ALTERAÇÃO DOS ANEXOS DO PLANO DE CARGO, CARREIRA E SALÁRIOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE SANTA MARGARIDA - LEI COMPLEMENTAR N° 009/24, DE 15 DE MARÇO DE 2024 – E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/379/pl_complementar_n014-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/379/pl_complementar_n014-2025.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REAJUSTE SALARIAL AOS PROFISSIONAIS DO MAGISTÉRIO MUNICIPAL DA LEI COMPLEMENTAR N° 003/2021, DE 29 DE DEZEMBRO DE 2021, E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/427/plc_n_15-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/427/plc_n_15-2025.pdf</t>
   </si>
   <si>
     <t>“ACRESCENTA O ARTIGO 44-A A LEI COMPLEMENTAR N° 003/2021, DE 29 DE DEZEMBRO DE 2021, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_complementar_n_16.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_complementar_n_16.pdf</t>
   </si>
   <si>
     <t>“MODIFICA OS ANEXOS I E II DA LEI COMPLEMENTAR N° 003, DE 29 DE DEZEMBRO DE 2021, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_complementar_no._017-2025_de_10-11-2025_plano_de_cargos_salarios_e_vencimento_c.m._stm.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_complementar_no._017-2025_de_10-11-2025_plano_de_cargos_salarios_e_vencimento_c.m._stm.pdf</t>
   </si>
   <si>
     <t>“Cria o plano de cargos, carreira e vencimentos (PCCV) e organiza a estrutura administrativa da Câmara Municipal de Santa Margarida, Estado de Minas Gerais, e dá outras providências”.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/373/projeto_de_resolucao_001-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/373/projeto_de_resolucao_001-2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA A RESOLUÇÃO N° 002, DE 17 DE DEZEMBRO DE 2024, QUE INSTITUIU O REGIMENTO INTERNO DA CAMARA MUNICIPAL DE SANTA MARGARIDA-MG"</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>“Cria o Centro de Atendimento ao Cidadão -CAC, no âmbito da Câmara Municipal de Santa Margarida - MG, disciplina sua competência, atividade e funcionamento e dá outras providências”.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para a_x000D_
 participação, a proteção e a defesa dos direitos do_x000D_
 usuário de serviço público da Câmara municipal_x000D_
 de Santa Margarida, e de que trata a Lei nº 13.460,_x000D_
 de 26 de junho de 2017, e institui a ouvidoria do_x000D_
 Poder Legislativo.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/404/projeto_de_resolucao_04-25_lgpd.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/404/projeto_de_resolucao_04-25_lgpd.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei nº_x000D_
 13.709, de 14 de agosto de 2018 –_x000D_
 LGPD, no âmbito da Câmara Municipal_x000D_
 de Santa Margarida – MG e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>"REGULAMENTA A LEI FEDERAL N° 14.129/2021( GOVERNO DIGITAL), DE 29 DE MARÇO DE 2021".</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>"REGULA O ACESSO A INFORMAÇÃO NO AMBITO DO PODER LEGISLATIVO MUNICIPAL DE SANTA MARGARIDA-MG"</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/414/projeto_de_resolucao_no_007-2025.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/414/projeto_de_resolucao_no_007-2025.docx</t>
   </si>
   <si>
     <t>Regulamenta o uso do veículo oficial da Câmara Municipal de Santa Margarida – MG e dá outras providências.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_resolucao_n_008-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_resolucao_n_008-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Centro de Atendimento ao Cidadão – CAC da Câmara Municipal de Santa Margarida/MG, que passa a denominar-se “Centro de Atendimento ao Cidadão Daian Pereira Gil Alcon”.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/391/mensagem_de_veto_ao_projeto_001-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/391/mensagem_de_veto_ao_projeto_001-2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETOR AO PROJETO DE LEI N° 001/2024, DE 24 DE JANEIRO DE 2025 QUE "PROÍBE O MANUSEIO, A UTILIZAÇÃO, A QUEIMA E A SOLTURA DE FOGOS DE ESTAMPIDOS E DE ARTIFÍCIOS, ASSIM COMO DE QUAISQUER ARTEFATOS PIROTÉCNICOS DE EFEITO SONORO RUIDOSO NO MUNICÍPIO DE SANTA MARGARIDA/MG E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>SÚMULA</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO EXTRAORDINÁRIA DO DIA 23/01/2025</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DO DIA 04/02/2025</t>
   </si>
   <si>
     <t>375</t>
   </si>
@@ -987,90 +987,102 @@
   <si>
     <t>24</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DO DIA 18/12/2025</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIOS RECEBIDOS</t>
   </si>
   <si>
     <t>Indicação de novo Líder do governo , o vereador Dirceu Alves dos Santos</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/385/mensagem_de_veto_ao_projeto_001-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/385/mensagem_de_veto_ao_projeto_001-2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO AO PROJETO DE LEI N° 001/DE 2024, DE 24 DE JANEIRO DE 2025</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/440/portaria_n_196-2025.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/440/portaria_n_196-2025.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA CLASSIFICAÇÃO NACIONAL DE ATIVIDADE ECONOMICA(CNAE) SECUNDÁRIA NO CADASTRO NACIONAL DE PESSOAS JURIDICAS(CNPJ), ALTERA DADOS DO ENDEREÇO E RESPONSAVEL DO HOSPITAL MUNICIPAL DR. JATHIR GUIMARAES DE PAULA DO MUNICIPIO DE SANTA MARGARIDA,ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>6565165</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE QUEBRA MOLAS</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/382/projeto_de_decreto_legislativo_no_01_-_25.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/382/projeto_de_decreto_legislativo_no_01_-_25.pdf</t>
   </si>
   <si>
     <t>“APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE SANTA MARGARIDA, EXERCÍCIO DE 2022, E DÁ OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>FISCALIZAÇÃO FINANCEIRA E ORÇAMENTÁRIA</t>
+  </si>
+  <si>
+    <t>EMENTA: PARECER DA COMISSÃO DE FISCALIZAÇÃO FINANCEIRA, ORÇAMENTÁRIA E ADMINISTRAÇÃO PÚBLICA. PROJETO DE LEI Nº 298/2026. INICIATIVA DO PODER EXECUTIVO. MODIFICAÇÃO DO PLANO DE CARGOS E SALÁRIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS. CRIAÇÃO DE VAGAS PARA O CARGO DE MOTORISTA. INSERÇÃO DE ATRIBUIÇÕES PARA CARGOS EXISTENTES. ANÁLISE SOB AS PERSPECTIVAS FINANCEIRA, ORÇAMENTÁRIA E ADMINISTRATIVA. ADEQUAÇÃO ÀS NECESSIDADES DA ADMINISTRAÇÃO E AO INTERESSE PÚBLICO. PARECER PELA APROVAÇÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1374,68 +1386,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/432/proposicao_de_indicacao_no_004-2025.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/433/proposicao_de_indicacao_no_005-2025_1.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/381/ccf20032025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_no_003-2025_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/360/pl_n_250-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/362/pl_n_252-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/365/pl_n_253-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/366/pl_n_254-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/369/pl_n_255-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/371/pl_n_257-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/377/pl_n_258-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/378/pl_n_259-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/387/pl_n_261-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/388/pl_n_262-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/389/pl_n_263-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/390/pl_n_264-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/396/pl_no_265-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/397/pl_no_266-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/399/pl_no_268-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/400/pl_no_269-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/406/pl_n_270-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/407/pl_n_271-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/411/pl_no_272-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/412/pl_no_273-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/419/pl_no_275-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/434/pl_n_276-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/413/pl_no_277-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/417/pl_no_278-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/423/pl_n_279-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/420/pl_no_280-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/422/pl_n_281-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/429/pl_n_284-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/431/pl_n_285-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/435/pl_n_286-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/439/pl_n_287-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/443/pl_n_288-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/448/pl_n_289-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/379/pl_complementar_n014-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/427/plc_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_complementar_n_16.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_complementar_no._017-2025_de_10-11-2025_plano_de_cargos_salarios_e_vencimento_c.m._stm.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/373/projeto_de_resolucao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/404/projeto_de_resolucao_04-25_lgpd.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/414/projeto_de_resolucao_no_007-2025.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_resolucao_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/391/mensagem_de_veto_ao_projeto_001-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/385/mensagem_de_veto_ao_projeto_001-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/440/portaria_n_196-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/382/projeto_de_decreto_legislativo_no_01_-_25.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/432/proposicao_de_indicacao_no_004-2025.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/433/proposicao_de_indicacao_no_005-2025_1.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/381/ccf20032025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_no_003-2025_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/360/pl_n_250-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/362/pl_n_252-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/365/pl_n_253-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/366/pl_n_254-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/369/pl_n_255-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/371/pl_n_257-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/377/pl_n_258-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/378/pl_n_259-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/387/pl_n_261-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/388/pl_n_262-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/389/pl_n_263-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/390/pl_n_264-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/396/pl_no_265-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/397/pl_no_266-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/399/pl_no_268-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/400/pl_no_269-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/406/pl_n_270-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/407/pl_n_271-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/411/pl_no_272-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/412/pl_no_273-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/419/pl_no_275-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/434/pl_n_276-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/413/pl_no_277-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/417/pl_no_278-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/423/pl_n_279-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/420/pl_no_280-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/422/pl_n_281-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/429/pl_n_284-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/431/pl_n_285-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/435/pl_n_286-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/439/pl_n_287-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/443/pl_n_288-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/448/pl_n_289-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/379/pl_complementar_n014-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/427/plc_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_complementar_n_16.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_complementar_no._017-2025_de_10-11-2025_plano_de_cargos_salarios_e_vencimento_c.m._stm.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/373/projeto_de_resolucao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/404/projeto_de_resolucao_04-25_lgpd.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/414/projeto_de_resolucao_no_007-2025.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_resolucao_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/391/mensagem_de_veto_ao_projeto_001-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/385/mensagem_de_veto_ao_projeto_001-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/440/portaria_n_196-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2025/382/projeto_de_decreto_legislativo_no_01_-_25.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H92"/>
+  <dimension ref="A1:H93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="40.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="181.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="180.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3746,50 +3758,73 @@
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>323</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>10</v>
       </c>
       <c r="D92" t="s">
         <v>324</v>
       </c>
       <c r="E92" t="s">
         <v>325</v>
       </c>
       <c r="F92" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H92" t="s">
         <v>327</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>328</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>27</v>
+      </c>
+      <c r="D93" t="s">
+        <v>329</v>
+      </c>
+      <c r="E93" t="s">
+        <v>330</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H93" t="s">
+        <v>331</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3841,50 +3876,51 @@
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>