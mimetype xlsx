--- v0 (2025-12-10)
+++ v1 (2026-06-18)
@@ -51,67 +51,67 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/308/proposicao_01-2024.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/308/proposicao_01-2024.docx</t>
   </si>
   <si>
     <t>A colocação de quebra molas na referida localidade se faz necessário no_x000D_
 sentido de reduzir a velocidade dos veículos, proporcionando maior segurança para aos moradores e até mesmo para os usuários da via.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>RONALDO</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade, em número não inferior a 3 (três), no trecho da estrada vicinal rural próxima ao imóvel de moradia do Sr. José Carlos, que se encontra localizado no Córrego Santa Izabel – zona rural, distrito de Ribeirão de São Domingos, município de Santa Margarida - MG.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MESSIAS</t>
   </si>
   <si>
     <t>sugere a instalação de redutores de velocidade</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>AMILTON</t>
   </si>
@@ -128,708 +128,708 @@
     <t>SUGERE A INSTALAÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA HELCIO OTONI, NO BAIRRO JUCA VIEIRA.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>CARLOS ROBERTO</t>
   </si>
   <si>
     <t>SUGERE A INSTALAÇÃO DE DOIS REDUTORES DE VELOCIDADE NO CÓRREGO DO PAVÃO, EM RIBEIRÃO DE SÃO DOMINGOS, PROXIMO A RESIDENCIA DO SENHOR VANDEIR, SR. PAULO E SR. VANDEILSON._x000D_
 •</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>NOÉ</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/334/proposicao_n_008-2024_1.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/334/proposicao_n_008-2024_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N° 8</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>PROJETOS DE LEI  CIDADAO HONORARIOS N° 03,04,05,06,07,08,09,10,11</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE SANTA MARGARIDA - CMSM</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REVISÃO GERAL ANUAL APLICÁVEL À REMUNERAÇÃO DOS SERVIDORES PÚBLICOS E AO SUBSÍDIO DE QUE TRATA O §4º, DO ART. 39, DA CF/88, CONFORME PERMISSIVO DO INCISO X, DO ART. 37, DA CF/88, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/280/pl_02_2024_-_contratacao_temporaria_1.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/280/pl_02_2024_-_contratacao_temporaria_1.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a contratação temporária de servidores para atender excepcional interesse público, conforme preconiza o inciso IX, art. 37 da Constituição Federal e dá outras providências.”</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>ESCOBAL</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do município de Santa Margarida-MG a Soraya Dorothéya Pessoa Torres.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CARLOS ALBERTO</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/286/pl_04_2024_-_cidada_benemerita_maria_das_gracas.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/286/pl_04_2024_-_cidada_benemerita_maria_das_gracas.docx</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do município de Santa Margarida-MG a Maria das Graças Viana Leite.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>DIRCEU</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/287/pl_05_2024_-_cidada_benemerita_maria_da_gloria.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/287/pl_05_2024_-_cidada_benemerita_maria_da_gloria.docx</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Benemérita do município de Santa Margarida-MG a Maria da Glória Pereira.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>WILSON</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/288/pl_06_2024_-_cidadao_benemerito_elivelton.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/288/pl_06_2024_-_cidadao_benemerito_elivelton.docx</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO DO MUNICÍPIO DE SANTA MARGARIDA-MG A ELIVELTON HENRIQUE GONÇALVES”.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do município de Santa Margarida-MG a Rilson Nunes de Paula.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/290/pl_08_2024_-_cidadao_benemerito_joao_batista_1.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/290/pl_08_2024_-_cidadao_benemerito_joao_batista_1.docx</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do município de Santa Margarida-MG a João Batista Leite.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/291/pl_09_2024_-_cidadao_benemerito_janiro_1.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/291/pl_09_2024_-_cidadao_benemerito_janiro_1.docx</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do município de Santa Margarida-MG a Janiro de Oliveira.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/292/pl_10_2024_-_cidadao_benemerito_ronaldo.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/292/pl_10_2024_-_cidadao_benemerito_ronaldo.docx</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do município de Santa Margarida-MG a Ronaldo Dias de Carvalho.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/293/pl_11_2024_-_cidadao_benemerito_paulo.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/293/pl_11_2024_-_cidadao_benemerito_paulo.docx</t>
   </si>
   <si>
     <t>” CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO DO MUNICÍPIO DE SANTA MARGARIDA-MG A PAULO DE SOUZA MATOS”.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/298/pl_12_2024_-_cidada_honoraria_del_sheila_1.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/298/pl_12_2024_-_cidada_honoraria_del_sheila_1.docx</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do município de Santa Margarida-MG a deputada estadual delegada Sheila Aparecida Pedrosa de Melo.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>JOSÉ LUCIO BÁRBARA</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/302/pl_13_2024_-_cidada_benemerita_mara_rubia_torres_barreto.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/302/pl_13_2024_-_cidada_benemerita_mara_rubia_torres_barreto.docx</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ BENEMÉRITA DO MUNICÍPIO DE SANTA MARGARIDA-MG A MARA RÚBIA TORRES BARRETO”.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito do município de Santa Margarida-MG a Jaider Dias Lopes.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>GUILHERME</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/304/pl_15_2024_-_cidadao_benemerito_valter_basilio.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/304/pl_15_2024_-_cidadao_benemerito_valter_basilio.docx</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO DO MUNICÍPIO DE SANTA MARGARIDA-MG A VALTER BASÍLIO”.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/315/pl_n__16-2024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/315/pl_n__16-2024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A FIXAÇÃO DO SUBSÍDIO MENSAL DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE SANTA MARGARIDA PARA O PERÍODO DE 1º DE JANEIRO DE 2025 A 31 DE DEZEMBRO DE 2028, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/316/pl_17_2024_-_subisidio_vereador.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/316/pl_17_2024_-_subisidio_vereador.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio mensal dos Vereadores de Santa Margarida para o período de 1º de janeiro de 2025 a 31 de dezembro de 2028, e dá outras providências.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>Ilbnelle Santa Otoni</t>
-[...2 lines deleted...]
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/268/pl_n_219-2024.pdf</t>
+    <t>Ilbnelle Santana Otoni</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/268/pl_n_219-2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO ÚNICO DA LEI N° 1.407/2015, QUE FIXA VALORES DE SERVIÇOS MÉDICOS E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/270/pl_n220-2024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/270/pl_n220-2024.pdf</t>
   </si>
   <si>
     <t>"Denomina logradouros públicos e dá outras providencias".</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/271/pl_n_221-2024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/271/pl_n_221-2024.pdf</t>
   </si>
   <si>
     <t>"MODIFICA O ARTIGO 1° DA LEI MUNICIPAL N° 1.700, DE 27 DE JANEIRO DE 2023, QUE AUTORIZA O PODER EXECUTIVO CONCEDER PREMIAÇÕES A PARTICIPANTES DA FESTIVIDADE DE CARNAVAL, A SE REALIZAR NO DISTRITO DE RIBEIRÃO DE SÃO DOMINGOS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/282/pl_n_222-2024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/282/pl_n_222-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/283/pl_n_223-2024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/283/pl_n_223-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITOS ESPECIAIS_x000D_
      JUNTO AO ORÇAMENTO DO EXERCÍCIO DE 2024 PARA_x000D_
      MANUTENÇÃO DE CONTRATO DE RATEIO JUNTO AO CONSÓRCIO_x000D_
      INTERMUNICIPAL MULTIFINALITÁRIO - CISVERDE E DÁ_x000D_
      OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/295/pl_no224-2024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/295/pl_no224-2024.pdf</t>
   </si>
   <si>
     <t>Concede patrocínio cultural a RAFAELA COSTA OLIVEIRA, para participar do Festival Ballet Clássico Pueba, a realizar-se entre os dias 31 de julho e 3 de agosto de 2024, em Pueblo - México, e dá outras providências.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/296/pl_225-2024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/296/pl_225-2024.pdf</t>
   </si>
   <si>
     <t>"Acrescenta ao anexo I, da Lei Municipal n° 1.290, de 02 de janeiro de 2012, uma vaga ao cargo de Técnico de Enfermagem, e dá outras providências.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/306/pl_n_226-2024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/306/pl_n_226-2024.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL JUNTO AO ORÇAMENTO DE O EXERCÍCIO DE 2024 PARA AQUISIÇÃO DE MÓVEIS E EQUIPAMENTOS PARA DOAÇÃO DA ASSOCIAÇÃO DOS PRODUTORES E PRODUTORAS DO CÓRREGO CATALÃO E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/300/pl_n_227-2024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/300/pl_n_227-2024.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ITEM 01 DO ANEXO DA LEI N° 1.407/2015, QUE FIXA VALORES DE SERVIÇOS MÉDICOS,E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/301/pl_n_228-2024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/301/pl_n_228-2024.pdf</t>
   </si>
   <si>
     <t>“MODIFICA O ANEXO I, DA LEI MUNICIPAL N° 1.290, DE 02 DE JANEIRO DE 2012, PARA AMPLIAR A CARGA HORÁRIA DO CARGO DE FONOAUDIÓLOGO, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/312/pl_n_229-2024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/312/pl_n_229-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a Contribuir com o_x000D_
 Conselho Nacional de Secretários Municipais de Saúde_x000D_
 (CONASEMS) e Abrir Crédito Especial Junto ao_x000D_
 Orçamento do Exercício de 2024 e dá Outras Providências"</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/313/pl_n_230-2024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/313/pl_n_230-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a adquirir uma área de terreno_x000D_
 Rural, situado no córrego das Almas, Município de Santa Margarida."</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/314/pl_n_231-2024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/314/pl_n_231-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza a doação de materiais que menciona à Casa de Acolhimento Institucional Vida e Esperança - CAIVE (ASSOCIAÇÃO MARY JANE_x000D_
 WILSON), e dá outras providências."</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/322/pl_n_232-2024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/322/pl_n_232-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a Abrir Crédito Especial Junto ao Orçamento do Exercício de 2024 para Aquisição de Imóvel para Ampliação da Escola_x000D_
 Municipal Antônio Fernandes da Rocha e dá Outras Providências".</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/323/pl_n_233-2024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/323/pl_n_233-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a Abrir Crédito Especial_x000D_
 Junto ao Orçamento do. Exercício de 2024 pura_x000D_
 Aquisição de Material de Construção pura_x000D_
 Fornecimento a Casa de Acolhimento Institucional_x000D_
 Vida e Esperança (CAIVE) e dá Outras Providências".</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/325/ccf01102024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/325/ccf01102024.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/327/pl_n235-2024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/327/pl_n235-2024.pdf</t>
   </si>
   <si>
     <t>"Estabelece Proposta Orçamentaria, estimando receita e fixando despesa do Município de Santa Margarida para o Exercício de 2025, e dá outras providencias".</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/336/ccf06112024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/336/ccf06112024.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Concessão de Subvenções Sociais, Auxílio e Contribuições às Entidades sem Fins Lucrativos e Instituições Multigovernamentais e a Pessoas Físicas para o Exercício de 2025 e dá Outras Providências."</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/335/pl_n_237-2024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/335/pl_n_237-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ANISTIA DA MULTA E JUROS INCIDENTES SOBRE OS CRÉDITOS TRIBUTÁRIOS DO MUNICÍPIO, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/338/pl_n_238-2024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/338/pl_n_238-2024.pdf</t>
   </si>
   <si>
     <t>"Modifica e atualiza os anexos I, III e IV, da Lei Municipal n° 1.290, de 02 de janeiro de 2012, que dispõe sobre o Plano de Cargos e Salários dos Servidores Públicos do Município de Santa Margarida, e dá outras providências. "</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Suplementar_x000D_
 Dotações do Orçamento do Exercício_x000D_
 Financeiro de 2024 do Município de Santa_x000D_
 Margarida e Dá Outras Providências.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>ALTERA O ANEXO ÚNICO DA LEI N° 1.407/2015, QUE FIXA VALORES DE SERVIÇOS MÉDICOS, E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>“DENOMINA CENTRO DE ATENDIMENTO EDUCACIONAL ESPECIALIZADO MULTIDISCIPLINAR – CAEE, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/342/pl_n_243.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/342/pl_n_243.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOUROS PÚBLICOS QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>DENOMINA QUADRA POLIESPORTIVA LOCALIZADA NO CÓRREGO BARROSO, E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>CONCEDE PATROCÍNIO ESPORTIVO A CALEBE CERQUEIRA DAS DORES, PARA SUBSIDIAR TREINAMENTOS EM JIU-JITSU VISANDO A PARTICIPAÇÃO EM CAMPEONATOS INTERNACIONAIS NA MODALIDADE ESPORTIVA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/344/ccf03122024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/344/ccf03122024.pdf</t>
   </si>
   <si>
     <t>GARAGEM MUNICIPAL, LOCALIZADA NA AVENIDA PAULO DUTRA DO NASCIMENTO, S/N, SAÍDA PARA A BR-116, E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/349/pl_n_247-2024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/349/pl_n_247-2024.pdf</t>
   </si>
   <si>
     <t>DENOMINA QUADRA POLIESPORTIVA LOCALIZADA NO CÓRREGO DO PAVÃO, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/353/pl_n_248-2024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/353/pl_n_248-2024.pdf</t>
   </si>
   <si>
     <t>"MODIFICA E ATUALIZA OS ANEXOS I, III, IV, DA LEI MUNICIPAL N° 1.290, DE 02 JANEIRO DE 2012, QUE_x000D_
 DISPÕE SOBRE O PLANO DE CARGOS E SALÁRIOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE_x000D_
 SANTA MARGARIDA, E DÁ OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/354/pl_n_249-2024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/354/pl_n_249-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A ADQUIRIR UMA ÁREA DE TERRENO RURAL, SITUADO NO_x000D_
 CORREGO DA PEDRA BRANCA, MUNICÍPIO DE SANTA MARGARIDA".</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_complementar_01_2023_-_plano_cargos_carreiras_vencimentos21_1.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_complementar_01_2023_-_plano_cargos_carreiras_vencimentos21_1.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o quadro de pessoal, regulamentando o plano de cargo, carreira e a política de remuneração dos servidores da Câmara Municipal de Santa Margarida.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/299/pl_complementar_n_011-2024.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/299/pl_complementar_n_011-2024.pdf</t>
   </si>
   <si>
     <t>“MODIFICA O ART. 47, DA LEI COMPLEMENTAR N° 003/2021, DE 29 DE DEZEMBRO DE 2021, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>"MODIFICA OS ARTS. 9º, 10, 11 e 13 DA LEI COMPLEMENTAR N. 003/2021, DE 29 DE DEZEMBRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>MODIFICA O ANEXO II, DA LEI COMPLEMENTAR N° 003/2021, DE 29 DE DEZEMBRO_x000D_
 DE 2021, E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/318/pr_1_2024_-_altera_o_regimento_interno_1.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/318/pr_1_2024_-_altera_o_regimento_interno_1.docx</t>
   </si>
   <si>
     <t>Altera a Resolução nº 005, de 2 de agosto de 1994, que instituiu o Regimento Interno da Câmara Municipal de Santa Margarida-MG.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>DISPOE SOBRE O REGIMENTGO INTERNO DA CAMARA DE SANTA MARGARIDA</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGANICA MUNICIPAL</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE SANTA MARGARIDA - PMSM</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/332/lei_organica_revisada.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/332/lei_organica_revisada.docx</t>
   </si>
   <si>
     <t>LEI ORGÂNICA</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>SÚMULA</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DO DIA 06/02/2024</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DO DIA 05/03/2024</t>
   </si>
   <si>
     <t>279</t>
   </si>
@@ -950,51 +950,51 @@
   <si>
     <t>352</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO EXTRAORDINÁRIA DO DIA 10-12-2024</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIOS RECEBIDOS</t>
   </si>
   <si>
     <t>Viabilizar a movimentação do soldado Fabiano Rodrigues dos Santos</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/273/oficio_017-2024-_santa_margarida_-_emenda_extra_2023_-_public_ses.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/273/oficio_017-2024-_santa_margarida_-_emenda_extra_2023_-_public_ses.pdf</t>
   </si>
   <si>
     <t>DESTINA VERBA PARLAMENTAR PARA ATENDIMENTO AS NECESSIDADES DA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>COMUNICA AO PAGAMENTO DE EMENDA PARLAMENTAR PARA O MUNICÍPIO DE SANTA MARGARIDA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1310,68 +1310,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/308/proposicao_01-2024.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/334/proposicao_n_008-2024_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/280/pl_02_2024_-_contratacao_temporaria_1.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/286/pl_04_2024_-_cidada_benemerita_maria_das_gracas.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/287/pl_05_2024_-_cidada_benemerita_maria_da_gloria.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/288/pl_06_2024_-_cidadao_benemerito_elivelton.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/290/pl_08_2024_-_cidadao_benemerito_joao_batista_1.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/291/pl_09_2024_-_cidadao_benemerito_janiro_1.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/292/pl_10_2024_-_cidadao_benemerito_ronaldo.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/293/pl_11_2024_-_cidadao_benemerito_paulo.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/298/pl_12_2024_-_cidada_honoraria_del_sheila_1.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/302/pl_13_2024_-_cidada_benemerita_mara_rubia_torres_barreto.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/304/pl_15_2024_-_cidadao_benemerito_valter_basilio.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/315/pl_n__16-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/316/pl_17_2024_-_subisidio_vereador.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/268/pl_n_219-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/270/pl_n220-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/271/pl_n_221-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/282/pl_n_222-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/283/pl_n_223-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/295/pl_no224-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/296/pl_225-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/306/pl_n_226-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/300/pl_n_227-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/301/pl_n_228-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/312/pl_n_229-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/313/pl_n_230-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/314/pl_n_231-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/322/pl_n_232-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/323/pl_n_233-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/325/ccf01102024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/327/pl_n235-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/336/ccf06112024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/335/pl_n_237-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/338/pl_n_238-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/342/pl_n_243.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/344/ccf03122024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/349/pl_n_247-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/353/pl_n_248-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/354/pl_n_249-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_complementar_01_2023_-_plano_cargos_carreiras_vencimentos21_1.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/299/pl_complementar_n_011-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/318/pr_1_2024_-_altera_o_regimento_interno_1.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/332/lei_organica_revisada.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/273/oficio_017-2024-_santa_margarida_-_emenda_extra_2023_-_public_ses.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/308/proposicao_01-2024.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/334/proposicao_n_008-2024_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/280/pl_02_2024_-_contratacao_temporaria_1.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/286/pl_04_2024_-_cidada_benemerita_maria_das_gracas.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/287/pl_05_2024_-_cidada_benemerita_maria_da_gloria.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/288/pl_06_2024_-_cidadao_benemerito_elivelton.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/290/pl_08_2024_-_cidadao_benemerito_joao_batista_1.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/291/pl_09_2024_-_cidadao_benemerito_janiro_1.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/292/pl_10_2024_-_cidadao_benemerito_ronaldo.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/293/pl_11_2024_-_cidadao_benemerito_paulo.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/298/pl_12_2024_-_cidada_honoraria_del_sheila_1.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/302/pl_13_2024_-_cidada_benemerita_mara_rubia_torres_barreto.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/304/pl_15_2024_-_cidadao_benemerito_valter_basilio.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/315/pl_n__16-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/316/pl_17_2024_-_subisidio_vereador.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/268/pl_n_219-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/270/pl_n220-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/271/pl_n_221-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/282/pl_n_222-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/283/pl_n_223-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/295/pl_no224-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/296/pl_225-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/306/pl_n_226-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/300/pl_n_227-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/301/pl_n_228-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/312/pl_n_229-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/313/pl_n_230-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/314/pl_n_231-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/322/pl_n_232-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/323/pl_n_233-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/325/ccf01102024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/327/pl_n235-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/336/ccf06112024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/335/pl_n_237-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/338/pl_n_238-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/342/pl_n_243.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/344/ccf03122024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/349/pl_n_247-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/353/pl_n_248-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/354/pl_n_249-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_complementar_01_2023_-_plano_cargos_carreiras_vencimentos21_1.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/299/pl_complementar_n_011-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/318/pr_1_2024_-_altera_o_regimento_interno_1.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/332/lei_organica_revisada.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2024/273/oficio_017-2024-_santa_margarida_-_emenda_extra_2023_-_public_ses.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="157.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="156.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>