--- v0 (2025-12-11)
+++ v1 (2026-06-17)
@@ -51,917 +51,917 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>Ilbnelle Santa Otoni</t>
-[...2 lines deleted...]
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/115/emenda_sub_no_001_a_pl_no002.pdf</t>
+    <t>Ilbnelle Santana Otoni</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/115/emenda_sub_no_001_a_pl_no002.pdf</t>
   </si>
   <si>
     <t>Substitui a redação do art 4º, do Projeto de Lei Complementar nº 002, de janeiro de 2022 e dá outras providencias.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/145/emenda_modificativa_ao_projeto_07158.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/145/emenda_modificativa_ao_projeto_07158.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei de nº 158/2022</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>GUILHERME</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/108/proposicao_no_001-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/108/proposicao_no_001-2022.pdf</t>
   </si>
   <si>
     <t>Cascalhamento da estrada rural na comunidade do Barroso, próximo a residência do Sr. ‘Zequinha Serafim Batista”.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>DIRCEU</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/109/proposicao_no_002-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/109/proposicao_no_002-2022.pdf</t>
   </si>
   <si>
     <t>Abertura da estrada vicinal da comunidade do Bom Jardim</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/110/proposicao_no_003-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/110/proposicao_no_003-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de Placas de indicação nos acessos as comunidades rurais.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CARLOS ALBERTO</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/116/proposicao_004-2022.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/116/proposicao_004-2022.docx</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal que sejam realizadas, através da secretaria competente o reparo necessário para melhor trafegabilidade na estrada vicinal da comunidade do Bom Jardim de Cima, próximo a residência do Sr. Pedro Faria</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MESSIAS</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_05_2022_-_messias.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_05_2022_-_messias.docx</t>
   </si>
   <si>
     <t>" Solicita a necessidade de instalação de quebra-molas/redutores de velocidade na estrada do Córrego São Paulo".</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Esclarecimento sobre o Projeto de Lei aprovado no ano de 2021.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/146/indicacao_07_2022_-_carlos_alberto_1.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/146/indicacao_07_2022_-_carlos_alberto_1.docx</t>
   </si>
   <si>
     <t>Reparo da Avenida Mário Pimentel, em especial as margens da Via próximo ao posto Albane e próximo ao ponto de ônibus.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>FRANCISCO</t>
   </si>
   <si>
     <t>proposição de indicação de n 08-2022</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>NOÉ</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_09_2022_-_noe.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_09_2022_-_noe.docx</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal a necessidade de instalação de quebra-molas/redutores de velocidade na Avenida Vereador Antônio Gabriel Pimentel, na saída de Santa Margarida para o Distrito de Ribeirão de São Domingos.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>RONALDO</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_010_2022_-_ronaldo_salvador_de_oliveira.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_010_2022_-_ronaldo_salvador_de_oliveira.docx</t>
   </si>
   <si>
     <t>Solicita ao poder executivo municipal que seja realizada a devida instalação de guarda-corpo (guarda mão) na conhecida ponta da “pirraça” na saída para a comunidade do Pau-d'alho, próximo a “Construmenezes”.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_011_2022_-_ronaldo_salvador_de_oliveira.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_011_2022_-_ronaldo_salvador_de_oliveira.docx</t>
   </si>
   <si>
     <t>Solicita ao poder executivo municipal que seja realizada a devida instalação de guarda-corpo (guarda mão) na ponte localizada na comunidade da Pedra Branca, próximo a Escola Municipal da comunidade.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_012_2022_-_ronaldo_salvador_de_oliveira.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_012_2022_-_ronaldo_salvador_de_oliveira.docx</t>
   </si>
   <si>
     <t>Solicita ao poder executivo municipal que seja realizada a devida manutenção na iluminação em torno da Quadra Poliesportiva de Ribeirão de São Domingos, e também nos refletores dentro da mesma.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>AMILTON</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_013_2022_-_amilton_rodrigues_de_souza.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_013_2022_-_amilton_rodrigues_de_souza.docx</t>
   </si>
   <si>
     <t>Solicita ao poder executivo municipal que seja realizada a instalação de lixeiras adequadas para o armazenamento de lixo rural na comunidade do Bom Jardim de Cima, nas seguintes locais: próximo ao grupo escolar, próximo à via que do acesso à casa do Sr. João Batista do Carmo, próximo a Igreja Assembleia de Deus do Pastor Ederaldo, Próximo a Igreja Católica</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>ESCOBAL</t>
   </si>
   <si>
     <t>Solicita ao poder executivo municipal que seja realizada a limpeza das bocas de lobo (bueiros), localizadas na Rua Salime Nacif, Antônio Caetano Gomes e Silvino Barbosa.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/177/ccf04102022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/177/ccf04102022.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de sinalização</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/184/proposicao_de_indicacao_n16-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/184/proposicao_de_indicacao_n16-2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao pode executivo a limpeza e adaptação de tubos de concreto, na estrada rural localizada na comunidade da Cachoeirinha</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/107/pl_no_001-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/107/pl_no_001-2022.pdf</t>
   </si>
   <si>
     <t>Altera os anexos I, II, III e IV da Lei nº 1.471/2017, cria cargo de provimento em comissão e dá outras providencias.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE SANTA MARGARIDA - PMSM</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/105/pl_no_002-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/105/pl_no_002-2022.pdf</t>
   </si>
   <si>
     <t>Modifica a Lei Complementar N º003/2021, de 29/12/2021, e dá outras providencias.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Altera o artigo 4º da Lei Municipal 1.560 de 15 de outubro de 2020, e dá outras providencias.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>WILSON</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/129/pl_004-2022_-_wilson_2.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/129/pl_004-2022_-_wilson_2.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a possibilidade de agendamento de consultas médicas via telefone para pacientes idosos, portadores de deficiência e gestantes, nas unidades de saúde do Município de Santa Margarida/MG, e dá outras providencias”.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/132/pl_no156-2022____n05-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/132/pl_no156-2022____n05-2022.pdf</t>
   </si>
   <si>
     <t>Denomina “ESCOLA MUNICIPAL PROFESSORA LOURDES DE PAULA”, a Escola Municipal do Córrego Catalão, e dá outras providencias.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_-_006.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_-_006.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2023  e dá outras providências.”</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_-_007.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_-_007.docx</t>
   </si>
   <si>
     <t>‘“autoriza o Município de Santa Margarida a contratar com BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A-BDMG, operações de crédito com outorga de garantia e dá outras providencias”.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_-_009.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_-_009.docx</t>
   </si>
   <si>
     <t>Autoriza a alienação de bens imóveis da Administração Pública Municipal e dá outras providencias”.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/142/pl_010-2022.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/142/pl_010-2022.docx</t>
   </si>
   <si>
     <t>“Denomina ponte de acesso ao bairro Niterói, e dá outras providencias.”</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/143/pl_011-2022.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/143/pl_011-2022.docx</t>
   </si>
   <si>
     <t>“fixa novo padrão de vencimento dos agentes comunitários de saúde e agentes fiscais de saúde (agentes de combate às endemias), e dá outras providências.”</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/187/pl_n_05-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/187/pl_n_05-2022.pdf</t>
   </si>
   <si>
     <t>"FICA INSTITUIDO NO AMBITO DA CAMARA MUNICIPAL DE SANTA MARGARIDA A VERBA INDENIZATÓRIA DO EXERCÍCIO PARLAMENTAR, E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/117/pl_no_148-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/117/pl_no_148-2022.pdf</t>
   </si>
   <si>
     <t>Denomina “Escola Municipal Adelaide Campos Pimentel Carvalho”, e dá outras providencias.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/118/pl_no_154-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/118/pl_no_154-2022.pdf</t>
   </si>
   <si>
     <t>Concede Revisão anual nos vencimentos básicos dos servidores públicos municipais de Santa Margarida, e dá outras providencias.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/124/pl_no155-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/124/pl_no155-2022.pdf</t>
   </si>
   <si>
     <t>“’ Denomina ‘Escola Municipal Professora Honorária Maria Souza Silva Gorete’”, e dá outras providencias.”</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/154/pl_n_164-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/154/pl_n_164-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a adesão do Município de Santa Margarida ao Consorcio Intermunicipal de Saúde para o Gerenciamento da Rede de Urgência e de Emergência da Macro Sudeste - CISDESTE, e dá outras providencias".</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/156/pl_n_165-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/156/pl_n_165-2022.pdf</t>
   </si>
   <si>
     <t>”Autoriza o poder executivo a abrir Crédito Especial Junto ao Orçamento do Exercício de 2022 para transferência de verba ao CIDESTE e dá outras providencias”.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/157/pl_n166-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/157/pl_n166-2022.pdf</t>
   </si>
   <si>
     <t>“Altera o item 01 do anexo único da LEI n° 1.407/2015, que fixa valores de serviços médicos, e dá outras providencias”.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/160/pl_n_167-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/160/pl_n_167-2022.pdf</t>
   </si>
   <si>
     <t>‘“Denomina Laboratório Púbico e da outras providências”</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/161/pl_n_168-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/161/pl_n_168-2022.pdf</t>
   </si>
   <si>
     <t>“Modifica o plano de salários e dá outras providencias”</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/162/pl_n_169-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/162/pl_n_169-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o poder Executivo a Abrir Credito especial junto ao orçamento do exercício de 2022 para transferência de verba a associação de produtores e produtores do córrego catalão e dá outras providencias”</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/163/pl_n_170-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/163/pl_n_170-2022.pdf</t>
   </si>
   <si>
     <t>“Modifica a Lei Municipal n°953 de 16 de outubro de maio de 2002, que criou o Centro de Atenção Psicossocial – CAPS I, para criar cargo que menciona e dá outras providencias”</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/164/pl_n_171-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/164/pl_n_171-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder Executivo a abrir crédito especial junto ao orçamento do exercício de 2022 para construção de quadras em escolas do ensino fundamental e manutenção da remuneração dos profissionais da educação básica com recursos de convenio com a Secretaria de Estado de Educação de Minas Gerais e dá outras providencias."</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/165/pl_n_172-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/165/pl_n_172-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir crédito especial para contratação do Consorcio Intermunicipal Multifinalitário do Vale do Aço- CIMVA, para prestação de serviços de gestão operacional do programa "Mobiliza Pelos Caminhos do Vale", que trata de doação de agregado siderúrgico a ser entregue pela USIMINAS destinados a manutenção de estradas vicinais".</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/171/pl_n173-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/171/pl_n173-2022.pdf</t>
   </si>
   <si>
     <t>‘Modifica o plano de cargos e salários e dá outras providencias”.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/172/pl_n174-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/172/pl_n174-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a adquirir uma área de terreno_x000D_
 Rural, situado no córrego do Barroso, Município de Santa Margarida.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/173/pl_n175-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/173/pl_n175-2022.pdf</t>
   </si>
   <si>
     <t>"Denomina ESCOLA MUNICIPAL MARIA ALINA VIEIRA_x000D_
 MACHADO, e dá outras providencias."</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/174/pl_n176-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/174/pl_n176-2022.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE CRITÉRIOS PARA ESCOLHA DE CANDIDATOS AO PROVIMENTO DE CARGO DE DIRETOR DE ESCOLAS DA REDE MUNICIPAL DE SANTA MARGARIDA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/175/pl_n177-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/175/pl_n177-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a dar em Concessão de Serviço_x000D_
 Público a operacionalização de Sistema de Processamento e_x000D_
 Aproveitamento de Resíduos Sólidos e a conceder o Uso dos_x000D_
 Bens Públicos que menciona e dá outras providências".</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/178/pl_n_178-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/178/pl_n_178-2022.pdf</t>
   </si>
   <si>
     <t>"autoriza anistia da multa e juros incidentes sobre os Créditos Tributários do Município, e dá outras providências"</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/179/pl_n_179-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/179/pl_n_179-2022.pdf</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa do Município de Santa Margarida para O exercício financeiro de 2023, e dá outras providencias."</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/180/pl_n_180-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/180/pl_n_180-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Concessão de Subvenções Sociais, Auxílio e Contribuições Entidades sem Fins Lucrativos Instituições Multigovernamentais e às e a Pessoas Físicas para o Exercício de 2023 e dá Outras Providências."</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/181/pl_n_181-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/181/pl_n_181-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo e Legislativo Municipal a suplementar dotações do orçamento do exercício de 2022 até o limite de 15% (quinze por cento).</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/182/pl_n_182-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/182/pl_n_182-2022.pdf</t>
   </si>
   <si>
     <t>"Cria e denomina as Escolas Municipais que menciona e dá outras providências".</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/183/pl_n_184-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/183/pl_n_184-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a Alterar Anexos da Lei de Diretrizes Orçamentárias Para o Exercício de 2023 e dá Outras Providências."</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/186/pl_n185-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/186/pl_n185-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder Executivo a abrir crédito especial para aquisição de Imóvel para rede municipal de ensino e dá outras providencias".</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/188/pl_186-2022_de_24-11-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/188/pl_186-2022_de_24-11-2022.pdf</t>
   </si>
   <si>
     <t>DENOMINA POSTO DE SAÚDE NO CORREGO SÃO PAULO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/190/pl_187-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/190/pl_187-2022.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ART. 2 DA LEI MUNICIPAL</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/191/pl_n_188-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/191/pl_n_188-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO ÚNICO DA LEI N° 1407/2015</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/189/pl_186-2022_de_05_de_dezembro.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/189/pl_186-2022_de_05_de_dezembro.pdf</t>
   </si>
   <si>
     <t>"DISPOE SOBRE A CONCESSÃO DE DIÁRIA VIAGEM A AGENTES POLÍTICOS E SERVIDORES PÚBLICOS MUNICIPAIS DOS ÓRGÃOS DA ADMINISTRAÇÃO PUBLICADIRETA E DÁ OURTAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/125/pl_complementar_no003-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/125/pl_complementar_no003-2022.pdf</t>
   </si>
   <si>
     <t>“Modifica os anexos II, III, IV, V, XIV e XV, da Lei Complementar nº 003/2021, de 29 de dezembro de 2021, e dá outras providencias”.</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_complementar_n04-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_complementar_n04-2022.pdf</t>
   </si>
   <si>
     <t>"MODIFICA O ARTIGO 91 DA LEI COMPLEMENTAR N. 003/2021, DE 29 DE DEZEMBRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE SANTA MARGARIDA - CMSM</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_resolucao_001-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_resolucao_001-2022.pdf</t>
   </si>
   <si>
     <t>"Dispoe sobre a aprovação das contas do exercício Municipal de Santa Margarida- Exercício de 2017 e dá outras providencias".</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_de_resolucao_02_2022.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_de_resolucao_02_2022.docx</t>
   </si>
   <si>
     <t>"Dispoe sobre a aprovação das contas do Executivo Municipal de Santa Margarida -Exercício de 2020 e dá outras providencias ".</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/138/requerimento_01-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/138/requerimento_01-2022.pdf</t>
   </si>
   <si>
     <t>Reparo da Avenida Otacílio Vieira Campos</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Solicitação de instalação de redutores de velocidade</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>SÚMULA</t>
   </si>
   <si>
     <t>Ata da Reunião Ordinária do dia 01/02/2022</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Ata da Reunião Extraordinária do dia 08-02-2022</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIOS RECEBIDOS</t>
   </si>
   <si>
     <t>Cadastramento facial de todas as pessoas que circulam pela ALMG</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Criação de órgãos de defesa dos direitos das mulheres nas esferas legislativas municipais</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/133/oficio_recebido_no14_prefeitura_municiapal.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/133/oficio_recebido_no14_prefeitura_municiapal.pdf</t>
   </si>
   <si>
     <t>Esclarecimento sobre o projeto 153/2022</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/120/oficio_recebido_no_028-2022_amm.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/120/oficio_recebido_no_028-2022_amm.pdf</t>
   </si>
   <si>
     <t>Congresso Mineiro de Vereadores</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/148/oficio_recebido_n036-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/148/oficio_recebido_n036-2022.pdf</t>
   </si>
   <si>
     <t>Comunicar o prazo para inscrição no concurso público, destinado a contratação de médicos especialistas</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/149/oficio_recebido_n044-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/149/oficio_recebido_n044-2022.pdf</t>
   </si>
   <si>
     <t>Apreciação do Projeto de Lei de n° 160/2022</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/121/oficio_recebido__sebraee.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/121/oficio_recebido__sebraee.pdf</t>
   </si>
   <si>
     <t>"Políticas Públicas: Ações dos Vereadores para o Desenvolvimento Municipal"</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Convite para participar do encontro "AMM nos Municípios".</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/185/o_ficio_recebido_n94-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/185/o_ficio_recebido_n94-2022.pdf</t>
   </si>
   <si>
     <t>Substituição do Projeto de Lei n°179/2022 e anexos</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>CAMARA DOS DEPUTADOS - CDD</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/158/oficio_n.o_250-2022-_camara_dos_deputados.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/158/oficio_n.o_250-2022-_camara_dos_deputados.pdf</t>
   </si>
   <si>
     <t>Confirmar Pagamento da indicação, a pedido do Vereador Betinho.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/126/oficio_recebido_jose_calixto_22-03-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/126/oficio_recebido_jose_calixto_22-03-2022.pdf</t>
   </si>
   <si>
     <t>Recapeamento da Rodovia MG 090</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/127/oficio_recebido_11-03-2022_secretaria_de_saude.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/127/oficio_recebido_11-03-2022_secretaria_de_saude.pdf</t>
   </si>
   <si>
     <t>Agendamento para a 5º Conferencia Municipal de Saúde</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/130/oficio_recebido_emater_22-03-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/130/oficio_recebido_emater_22-03-2022.pdf</t>
   </si>
   <si>
     <t>Pedir tempo de fala na Reunião Mensal de Abril</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/137/oficio_recebido_amm_06-05-2022.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/137/oficio_recebido_amm_06-05-2022.pdf</t>
   </si>
   <si>
     <t>Convite para o 37º Congresso Mineiro de Municípios</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>Convite para Solenidade que marca o início do processo de Construção das novas instalações do Fórum da Comarca de Abre Campo.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/153/nova_flyer_legislativo_1_1.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/153/nova_flyer_legislativo_1_1.pdf</t>
   </si>
   <si>
     <t>Encontro de Legislativos em Juiz de Fora de 05 a 08 de Julho deste_x000D_
 ano</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1269,68 +1269,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/115/emenda_sub_no_001_a_pl_no002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/145/emenda_modificativa_ao_projeto_07158.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/108/proposicao_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/109/proposicao_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/110/proposicao_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/116/proposicao_004-2022.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_05_2022_-_messias.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/146/indicacao_07_2022_-_carlos_alberto_1.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_09_2022_-_noe.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_010_2022_-_ronaldo_salvador_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_011_2022_-_ronaldo_salvador_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_012_2022_-_ronaldo_salvador_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_013_2022_-_amilton_rodrigues_de_souza.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/177/ccf04102022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/184/proposicao_de_indicacao_n16-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/107/pl_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/105/pl_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/129/pl_004-2022_-_wilson_2.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/132/pl_no156-2022____n05-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_-_006.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_-_007.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_-_009.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/142/pl_010-2022.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/143/pl_011-2022.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/187/pl_n_05-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/117/pl_no_148-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/118/pl_no_154-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/124/pl_no155-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/154/pl_n_164-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/156/pl_n_165-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/157/pl_n166-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/160/pl_n_167-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/161/pl_n_168-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/162/pl_n_169-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/163/pl_n_170-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/164/pl_n_171-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/165/pl_n_172-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/171/pl_n173-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/172/pl_n174-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/173/pl_n175-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/174/pl_n176-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/175/pl_n177-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/178/pl_n_178-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/179/pl_n_179-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/180/pl_n_180-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/181/pl_n_181-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/182/pl_n_182-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/183/pl_n_184-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/186/pl_n185-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/188/pl_186-2022_de_24-11-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/190/pl_187-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/191/pl_n_188-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/189/pl_186-2022_de_05_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/125/pl_complementar_no003-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_complementar_n04-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_resolucao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_de_resolucao_02_2022.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/138/requerimento_01-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/133/oficio_recebido_no14_prefeitura_municiapal.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/120/oficio_recebido_no_028-2022_amm.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/148/oficio_recebido_n036-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/149/oficio_recebido_n044-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/121/oficio_recebido__sebraee.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/185/o_ficio_recebido_n94-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/158/oficio_n.o_250-2022-_camara_dos_deputados.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/126/oficio_recebido_jose_calixto_22-03-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/127/oficio_recebido_11-03-2022_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/130/oficio_recebido_emater_22-03-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/137/oficio_recebido_amm_06-05-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/153/nova_flyer_legislativo_1_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/115/emenda_sub_no_001_a_pl_no002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/145/emenda_modificativa_ao_projeto_07158.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/108/proposicao_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/109/proposicao_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/110/proposicao_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/116/proposicao_004-2022.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_05_2022_-_messias.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/146/indicacao_07_2022_-_carlos_alberto_1.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_09_2022_-_noe.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_010_2022_-_ronaldo_salvador_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_011_2022_-_ronaldo_salvador_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_012_2022_-_ronaldo_salvador_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_013_2022_-_amilton_rodrigues_de_souza.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/177/ccf04102022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/184/proposicao_de_indicacao_n16-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/107/pl_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/105/pl_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/129/pl_004-2022_-_wilson_2.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/132/pl_no156-2022____n05-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_-_006.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_-_007.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_-_009.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/142/pl_010-2022.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/143/pl_011-2022.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/187/pl_n_05-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/117/pl_no_148-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/118/pl_no_154-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/124/pl_no155-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/154/pl_n_164-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/156/pl_n_165-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/157/pl_n166-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/160/pl_n_167-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/161/pl_n_168-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/162/pl_n_169-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/163/pl_n_170-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/164/pl_n_171-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/165/pl_n_172-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/171/pl_n173-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/172/pl_n174-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/173/pl_n175-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/174/pl_n176-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/175/pl_n177-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/178/pl_n_178-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/179/pl_n_179-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/180/pl_n_180-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/181/pl_n_181-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/182/pl_n_182-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/183/pl_n_184-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/186/pl_n185-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/188/pl_186-2022_de_24-11-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/190/pl_187-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/191/pl_n_188-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/189/pl_186-2022_de_05_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/125/pl_complementar_no003-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_complementar_n04-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_resolucao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_de_resolucao_02_2022.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/138/requerimento_01-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/133/oficio_recebido_no14_prefeitura_municiapal.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/120/oficio_recebido_no_028-2022_amm.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/148/oficio_recebido_n036-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/149/oficio_recebido_n044-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/121/oficio_recebido__sebraee.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/185/o_ficio_recebido_n94-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/158/oficio_n.o_250-2022-_camara_dos_deputados.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/126/oficio_recebido_jose_calixto_22-03-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/127/oficio_recebido_11-03-2022_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/130/oficio_recebido_emater_22-03-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/137/oficio_recebido_amm_06-05-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2022/153/nova_flyer_legislativo_1_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>