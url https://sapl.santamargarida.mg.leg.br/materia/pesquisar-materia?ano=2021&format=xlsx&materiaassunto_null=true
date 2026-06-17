--- v0 (2025-12-10)
+++ v1 (2026-06-17)
@@ -54,178 +54,178 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
     <t>GUILHERME</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/99/emenda_modificativa_003-2021_pl_no_108-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/99/emenda_modificativa_003-2021_pl_no_108-2021.pdf</t>
   </si>
   <si>
     <t>Trata-se de emenda que tem  a finalidade de promover a modificação em dispositivos específicos do projeto de lei apresentado pelo Poder Executivo, que regulamenta o horário de funcionamento de estabelecimentos comerciais enumerados na proposição.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/</t>
   </si>
   <si>
     <t>O vereador que este subscreve, observada a tramitação regimental, vem, respeitosamente, requerer o encaminhamento da presente indicação para apreciação do Excelentíssimo Senhor Prefeito do Município, nos seguintes termos:_x000D_
 	Solicito ao Poder Executivo Municipal a necessidade de implantação/instalação de uma lombada ou redutor de velocidade (quebra-mola) na estrada vicinal da comunidade do Bom Retiro de cima. Próximo à entrada da propriedade do Sr. Pedro Martins de Oliveira, vulgo “Pedro Soldado”._x000D_
 JUSTIFICATIVA_x000D_
 	Devido ao grande fluxo de veículos que transitam na referida estrada vicinal, e também entrada e saída de veículos próximos à residência do Sr. Pedro Martins de Oliveira, é de suma importância à instalação de alguma medida parra diminuir a velocidade com que os veículos ali transitam._x000D_
 	Vale destacar que o ex. prefeito do município de Santa Margarida, Sr. Geraldo Magela Henrique, em uma oportunidade infelizmente veio se acidentar no trecho referido, tornando assim mais evidente a</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>WILSON</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/9/proposicao_de_indicacao_056-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/9/proposicao_de_indicacao_056-2021.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, observada a tramitação regimental, vem, respeitosamente, requerer o encaminhamento da presente indicação para apreciação do Excelentíssimo Senhor Prefeito do Município, nos seguintes termos:_x000D_
 	Solicito ao Poder Executivo Municipal a imediata melhoria/reparo da rua Daniel Cerqueira._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 	Devido aos desastres naturais que vem ocasionando danificações na referida rua, se torna evidente um reparo imediato, pois a mesma encontra-se em risco de desabamento assim causando perigo aos pedestres e motoristas que utilizam a via._x000D_
 	Evidente destacar que as fortes chuvas que vieram causar danos na via, foram no mês de Janeiro de 2021, e até o presente momento medidas nenhuma foram tomadas para solucionar a deficiência._x000D_
 	Em anexo a preposição está algumas fotos recentes da localidade.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/10/proposicao_de_indicacao_057-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/10/proposicao_de_indicacao_057-2021.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, observada a tramitação regimental, vem, respeitosamente, requerer o encaminhamento da presente indicação para apreciação do Excelentíssimo Senhor Prefeito do Município, nos seguintes termos:_x000D_
 	Solicito ao Poder Executivo Municipal a necessidade de implantação/instalação de uma lombada ou redutor de velocidade (quebra-mola) na estrada vicinal da comunidade do Bom Retiro de cima. Próximo à entrada da propriedade do Sr. Alexandre Pedro de Oliveira, vulgo “Coleiro”._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 	Devido ao grande fluxo de veículos que transitam na referida estrada vicinal, e também entrada e saída de veículos próximos à residência do Sr. Alexandre Pedro de Oliveira, é de suma importância à instalação de alguma medida parra diminuir a velocidade com que os veículos ali transitam._x000D_
 	Sendo assim, a referida reivindicação é pertinente, visto que a estrada vicinal é muito movimentada contendo assim eminente o risco de acidentes.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>MESSIAS</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/12/proposicao_de_indicacao_058-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/12/proposicao_de_indicacao_058-2021.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, observada a tramitação regimental, vem, respeitosamente, requerer o encaminhamento da presente indicação para apreciação do Excelentíssimo Senhor Prefeito do Município, nos seguintes termos:_x000D_
 	Solicito ao Poder Executivo Municipal a necessidade de implantação/instalação de uma lombada ou redutor de velocidade (quebra-mola) na Rua Manoel Mageste Pimentel, no bairro Colina. Próximo à residência do Sr. Conhecido como “Biju”._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 	Devido ao grande fluxo de veículos que transitam na referida rua, e também o grande fluxo de pedestres e crianças que ali se encontram, é de suma importância à instalação de alguma medida parra diminuir a velocidade com que os veículos ali transitam._x000D_
 	Sendo assim, a referida reivindicação é pertinente, visto que a rua é muito movimentada contendo assim eminente o risco de acidentes.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>CARLOS ALBERTO</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_no062.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_no062.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, observada a tramitação regimental, vem, respeitosamente, requerer o encaminhamento da presente indicação para apreciação do Excelentíssimo Senhor Prefeito do Município, nos seguintes termos: Solicito aO Poder Executivo Municipal a necessidade de implantação/instalação de lombada ou redutor de velocidade (quebra-mola) na Avenida Simeão Pereira Campos, saída para o distrito de Ribeirão de São Domingos, próximo ao acesso do Bairro Santa Filomena"_x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Devido ao grande fluxo de veículos que transitam na referida Avenida, e também o grande fluxo de pedestres e crianças que ali se encontram, é de suma importância à instalação de alguma medida para diminuir a velocidade com que os veículos ali transitam. Sendo assim, a referida reivindicação é_x000D_
 pertinente, visto que a referida avenida é muito movimentada, contendo assim eminente o risco de acidentes</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_no063.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_no063.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve. observada a tramitação regimental, vem, respeitosamente, requerer o encaminhamento da presente indicação para apreciação do Excelentíssimo Senhor Prefeito do Município, nos seguintes termos: Solicito a0 Poder Executivo Municipal a necessidade de implantação/instalação de iluminação/luminárias na Avenida Simeão Pereira Campos, saída para o distrito de Ribeirão de São Domingos, próximo ao acesso do Bairro Santa Filomena"_x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Por se tratar de uma Avenida de grande circulação de pedestres e veículos, já provida de calçamento e demais infraestruturas, é de suma importância à instalação de iluminação/luminárias, para dar mais segurança as pessoas e veículos que ali transitam, bem como aos moradores locais na chegada à suas residências. Sendo assim, a referida reivindicação é pertinente, visto que a referida avenida é muito movimentada e carece de iluminação pública.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/28/proposicao_064-2021.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/28/proposicao_064-2021.docx</t>
   </si>
   <si>
     <t>O vereador que este subscreve, observada a tramitação regimental, vem, respeitosamente, requerer o encaminhamento da presente indicação para apreciação do Excelentíssimo Senhor Prefeito do Município, nos seguintes termos:_x000D_
 	Solicito ao Poder Executivo Municipal a necessidade de alargamento da estrada na proximidade do Sr. Sebastião Chaves, Filho do Antônio Chaves Teixeira, Córrego das Almas I, e retirada de uma pedra que atrapalha muito a dirigibilidade no local._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 	Por se tratar de uma via rural de grande circulação de veículos, estes muitas vezes pesados, como caminhões por exemplo, a retirada da pedra irá melhorar muito a visão de quem vai e vem por aquele importante acesso, sendo de suma importância o alargamento do local para dar mais segurança aos veículos que ali transitam._x000D_
 	Sendo assim, a referida reivindicação é pertinente, visto que a referida estrada é muito movimentada.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>O vereador que este subscreve, observada a tramitação regimental, vem,_x000D_
 respeitosamente, requerer o encaminhamento da presente indicação para apreciação do_x000D_
 Excelentíssimo Senhor Prefeito do Município, nos seguintes termos:_x000D_
 _x000D_
 Solicito ao Poder Executivo Municipal a limpeza do Rio Santa Margarida,_x000D_
 mais especificamente o trecho que corta o Bairro Niterói, devida a chegada do período_x000D_
 chuvoso._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
@@ -248,759 +248,759 @@
   <si>
     <t>NOÉ</t>
   </si>
   <si>
     <t>EXCELENTISSIMO (A) PREFEITO MUNICIPAL (A)_x000D_
 SENHOR: ILBNELLE SANTANA OTONI_x000D_
 PREFEITURA MUNICIPAL DE SANTA MARGARIDA-MG_x000D_
 _x000D_
 O vereador que este subscreve observada a tramitação regimental, vem,_x000D_
 respeitosamente, requerer o encaminhamento da presente indicação para apreciação do_x000D_
 Excelentíssimo Senhor Prefeito do Município, nos seguintes termos:_x000D_
 Solicito ao Poder Executivo Municipal que seja realizada a pavimentação/calcamento da Rua Jacinta Vieira no bairro Santa Emília._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 A Presente indicação é necessária para poder oferecer aos moradores da localidade condições dignas de transitar na referida rua que atualmente se contra em estado precário, prejudicando o tráfego de veiculo e moradores. Além de trazer benefícios para a população com a melhoria do fluxo_x000D_
 diário, também valoriza e engrandece o município. Sendo assim, a referida reivindicação é pertinente e de grande valia aos_x000D_
 munícipes e moradores da referida rua.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/31/proposicao_de_indicacao_067-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/31/proposicao_de_indicacao_067-2021.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO (A) PREFEITO MUNICIPAL (A)_x000D_
 SENHOR: ILBNELLE SANTANA OTONI_x000D_
 PREFEITURA MUNICIPAL DE SANTA MARGARIDA-MG_x000D_
 _x000D_
 O vereador que este subscreve, observada a tramitação regimental, vem, respeitosamente, requerer o encaminhamento da presente indicação para apreciação do Excelentíssimo Senhor Prefeito do Município, nos seguintes termos: Solicito ao Poder Executivo Municipal que seja realizada_x000D_
 a pavimentação/calçamento do Segmento da Rua Semeão Pereira Campos, no bairro Santa Lúcia, Próximo a residência do Sr. Jorgeano Morais,_x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 A Presente indicação é necessária para poder oferecer aos moradores da localidade condições dignas de transitar na referida rua que atualmente se contra em estado precário, prejudicando o tráfego de veiculo e moradores. Além de trazer benefícios para a população com a melhoria do fluxo diário, também valoriza e engrandece o município. Sendo assim, a referida reivindicação é pertinente e de grande valia aos_x000D_
 munícipes</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>RONALDO</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/40/proposicao_69-_2021.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/40/proposicao_69-_2021.docx</t>
   </si>
   <si>
     <t>O vereador que este subscreve, observada a tramitação regimental, vem, respeitosamente, requerer o encaminhamento da presente indicação para apreciação do Excelentíssimo Senhor Prefeito do Município, nos seguintes termos:_x000D_
 	Solicito ao Poder Executivo Municipal que sejam realizadas, através da secretaria competente à instalações de lixeiras públicas no distrito de Ribeirão de São Domingos._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 	A Presente indicação se faz necessária para favorecer a coleta de lixo pelo serviço público no distrito de Ribeirão de São Domingos_x000D_
 	Garantindo assim um distrito mais limpo e agradável para os moradores, evitando que os mesmos coloquem lixo em locais impróprios, gerando um circulo benéfico para toda população._x000D_
 	Sendo assim, a referida reivindicação é pertinente e de grande valia aos munícipes e moradores do distrito de Ribeirão de São Domingos.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/41/proposicao_070-2021.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/41/proposicao_070-2021.docx</t>
   </si>
   <si>
     <t>O vereador que este subscreve, observada a tramitação regimental, vem, respeitosamente, requerer o encaminhamento da presente indicação para apreciação do Excelentíssimo Senhor Prefeito do Município, nos seguintes termos:_x000D_
 	Solicito ao Poder Executivo Municipal a necessidade de instalação de quebra-molas/redutores de velocidade na estrada do Córrego Venda Nova, na proximidade da propriedade da Sra. Maria Pazeli._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 	Por se tratar de uma via rural de grande circulação de veículos, muitas vezes em velocidades incompatíveis com o local, é necessário a instalação de redutores de velocidade para a segurança dos moradores e pedestres. _x000D_
 	Sendo assim, a referida reivindicação é pertinente visto que a estrada é muito movimentada.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>O vereador que este subscreve, observada a tramitação regimental, vem, respeitosamente, requerer o encaminhamento da presente indicação para apreciação do Excelentíssimo Senhor Prefeito do Município, nos seguintes termos:_x000D_
 	Solicito ao Poder Executivo Municipal a necessidade de modificação na ponte da comunidade do córrego São Paulo, próximo à residência do Sr. José Jovino._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 	Por se tratar de uma via rural de grande circulação de veículos, muitas vezes em velocidades incompatíveis com o local, a ponte existente não comporta o fluxo de veículos que ali transitam, sendo a mesma estreita para passagem de mais de um veículo._x000D_
 	Infelizmente é recorrente acidentes que acontecem sobre a mesma, ocasionando até risco de vida á seus usuários.	_x000D_
 	Sendo assim, a referida reivindicação é pertinente visto que a estrada é muito movimentada.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>AMILTON</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_072_amilton_rodrigues_de_souza.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_072_amilton_rodrigues_de_souza.docx</t>
   </si>
   <si>
     <t>O vereador que este subscreve, observada a tramitação regimental, vem, respeitosamente, requerer o encaminhamento da presente indicação para apreciação do Excelentíssimo Senhor Prefeito Municipal nos seguintes termos: _x000D_
 Solicito ao Sr. Prefeito Municipal que sejam colocados redutores de velocidade (quebra-molas)na estrada localizada no Córrego Bom Jardim, em frente a Escola Municipal Bom Jardim._x000D_
 _x000D_
 Justificativa_x000D_
 	A presente indicação tem como justificativa, visto que, a estrada que se localiza em frente à escola municipal da comunidade possui grande tráfego de veículos, local de uma decida íngreme, onde os veículos transitam em alta velocidade, trazendo grande risco aos alunos na entrada e saída para aula. Por várias vezes já houve acidentes, inclusive um deles com fratura exposta do aluno vitimado, e outros relatos de quase acidentes. Na citada escola estudam alunos do turno inicial de ensino, de pouca idade, fato este que é ainda mais perigoso, pois os alunos não possuem muita destreza</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/95/proposicao_de_indicacao_no_073-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/95/proposicao_de_indicacao_no_073-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, a necessidade de instalação de redutores de velocidade (quebra-molas) na Rua Joaquim Vieira, nas proximidades do Nº 26, em frente a Parafuso e Cia.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/38/pl_no43-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/38/pl_no43-2021.pdf</t>
   </si>
   <si>
     <t>"Instituição da Rota Turística do Café no Município de Santa Margarida - MG"</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/94/pl_no_73-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/94/pl_no_73-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário ao Senhor Jeferson do Amaral Morais”.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/52/pl_no_74-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/52/pl_no_74-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário ao Senhor Marciléu José Ferreira”.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/53/pl_no_75-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/53/pl_no_75-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário a Senhora Maria Angelina de Souza e Sousa”.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/54/pl_no_76-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/54/pl_no_76-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário ao Senhor José Scrivani Filho”.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário ao Casal Fernando Salles de Ornelas e Maria Magna Mageste”.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/56/pl_no_78-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/56/pl_no_78-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário ao SenhorVanderlei José dos Santos”.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>CARLOS ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/57/pl_no_79-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/57/pl_no_79-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário ao SenhorAltair Francisco de Carvalho”.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/60/pl_no_80-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/60/pl_no_80-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário a SenhoraEneida Maria de Carvalho Pereira”.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário ao SenhorAlciléo Mageste de Carvalho”.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>DIRCEU</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário ao SenhorAntônio Paulo da Cunha”.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/63/pl_no_83-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/63/pl_no_83-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário ao SenhorAdão Calinçani”.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/64/pl_no_84-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/64/pl_no_84-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário ao SenhorAbílio Rodrigues de Oliveira”.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>ESCOBAL</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/65/pl_no_85-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/65/pl_no_85-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário a SenhoraRuth Portes Caldas de Souza”.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/66/pl_no_86-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/66/pl_no_86-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário aoSenhorLudgero Ferreira”.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>FRANCISCO</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/67/pl_no_87-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/67/pl_no_87-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário ao Senhor Doroteu Marcos de Paula”.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/68/pl_no_88-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/68/pl_no_88-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário aoSenhorDráuzio Ferreira de Santana”.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/69/pl_no_89-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/69/pl_no_89-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário aoSenhorJosé Ronaldo de Oliveira”.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/70/pl_no_90-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/70/pl_no_90-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário aoSenhorWagner Soares Lima”.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário aoSenhorMilton Serafim do Carmo”.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/72/pl_no_92-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/72/pl_no_92-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário aoSenhorMilton Portes e Albuquerque”.</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/73/pl_no_93-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/73/pl_no_93-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário aoSenhorTiago Emiliano da Rocha”.</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/74/pl_no_94-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/74/pl_no_94-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário aoSenhorÂngelo Ribeiro Caldas”.</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/75/pl_no_95-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/75/pl_no_95-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário aoSenhorJosé Juvêncio”.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/76/pl_no_96-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/76/pl_no_96-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário aoSenhorSebastião Augusto Vieira”.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/77/pl_no_97-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/77/pl_no_97-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário a SenhoraDarlete Pereira Caldas”.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Concede Título de Cidadão honorário ao Senhor Luiz Gonzaga dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/79/pl_no_99-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/79/pl_no_99-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário aoSenhorJosé Rodrigues da Paixão”.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/80/pl_no_100-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/80/pl_no_100-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário a SenhoraMaria Marta Ferreira Mattos”.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/81/pl_no_101-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/81/pl_no_101-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário aoSenhorIlbnelle Santana Otoni”.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/82/pl_no_102-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/82/pl_no_102-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário aoSenhorGeraldo Magela Henrique”.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/83/pl_no_103-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/83/pl_no_103-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário aoSenhorJosé Joaquim Campos”.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/84/pl_no_104-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/84/pl_no_104-2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário aoSenhorJosé de Oliveira Neto”.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>JOSÉ LUCIO BÁRBARA</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/85/pl_105_2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/85/pl_105_2021.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário aSenhoraMaria de Fátima Santana Otoni”.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário aoSenhorPE. Júlio César de Souza Pereira”.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário aoSenhor Carlos Roberto Bárbara”.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/92/pl_108_-_denomina_equipamento_esportivo_publico.docx</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/92/pl_108_-_denomina_equipamento_esportivo_publico.docx</t>
   </si>
   <si>
     <t>Denomina equipamento esportivo público que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>PARTIDO DA SOCIAL DEMOCRACIA BRASILEIRA</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/88/pl_119_2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/88/pl_119_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de medalha de honra ao mérito municipal ao senhor Manoel Pereira Lima"</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>PARTIDO PROGRESSISTA</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de medalha de honra ao mérito municipal ao senhor Antônio Chaves Teixeira"</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>MOVIMENTO DEMOCRÁTICO BRASILEIRO</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/90/pl_121_2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/90/pl_121_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de medalha de honra ao mérito municipal a senhora Regina Célia Otoni Campos"</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>PARTIDO DEMOCRÁTICO TRABALHISTA</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/91/pl_122_2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/91/pl_122_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de medalha de honra ao mérito municipal simbólica ao ex-vereador Geraldo Rodrigues (in memoriam)"</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>Ilbnelle Santa Otoni</t>
-[...2 lines deleted...]
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/11/pl_136_-_convenio_soegar.pdf</t>
+    <t>Ilbnelle Santana Otoni</t>
+  </si>
+  <si>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/11/pl_136_-_convenio_soegar.pdf</t>
   </si>
   <si>
     <t>“Autoriza a assinatura de Convênio de Cooperação Mútua entre o Município de Santa Margarida e a SOEGAR – Sociedade Educacional Gardingo Ltda, e dá outras providencias".</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/19/pl_n_137-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/19/pl_n_137-2021.pdf</t>
   </si>
   <si>
     <t>"Institui do Plano plurianual para o Quadriênio de 2022 a 2025 do Município de Santa Margarida, Estado de Minas Gerais, e dá outras Providências."</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/20/pl_n_138-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/20/pl_n_138-2021.pdf</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa do Município de Santa Margarida para o exercício financeiro de 2022, e dá outras Providências."</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/21/pl_n_139-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/21/pl_n_139-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de subvenções sociais, auxílio e contribuições ás entidades sem fins lucrativos e instituições multigovernamentais e a pessoas físicas para o exercício de 2022 e dá outras providências."</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/23/pl_n_140-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/23/pl_n_140-2021.pdf</t>
   </si>
   <si>
     <t>"Denomina Logradouro Público que menciona, e dá outras providências."</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/24/pl_n_141-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/24/pl_n_141-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza anistia da multa, juros e correção monetária sobre os créditos tributários do Município, e dá outras providências."</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/22/pl_n_142-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/22/pl_n_142-2021.pdf</t>
   </si>
   <si>
     <t>"Denomina Logradouro Público que menciona e dá outras providências."</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/33/pl_no143-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/33/pl_no143-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o horário de funcionamento de bares, lanchonetes, casas de shows e similares no Município de Santa Margarida e dá outras providências".</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/34/pl_no145-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/34/pl_no145-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a Alterar Anexos da Lei de Diretrizes Orçamentárias Para o Exercício de 2022 e dá Outras Providências."</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/35/pl_no_146-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/35/pl_no_146-2021.pdf</t>
   </si>
   <si>
     <t>"Denomina logradouro público e dá outras providencias"</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/44/pl_n147-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/44/pl_n147-2021.pdf</t>
   </si>
   <si>
     <t>"Afeta e denomina quadra poliesportiva que menciona e dá outras providências"</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/45/pl_no_148-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/45/pl_no_148-2021.pdf</t>
   </si>
   <si>
     <t>"Denomina Ilha Policial, Localizada na Praça Celestino Pereira Lima, e dá outras providências".</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/46/pl_no_149-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/46/pl_no_149-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Conselho de Alimentação Escolar - CAE no âmbito do Município de Santa Margarida, e dá outras providências"</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/48/pl_no_150-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/48/pl_no_150-2021.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário ao Senhor Antônio Pinheiro Neto"</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/49/pl_no_151-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/49/pl_no_151-2021.pdf</t>
   </si>
   <si>
     <t>"Concede Título d Cidadão Honorário ao Sr. Geraldo Schiavo"</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/50/pl_n_o_152-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/50/pl_n_o_152-2021.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário ao Senhor Antônio Paulino Santana"</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/47/plano_de_carreira_dos_profissionais_da_educacao_de_santa_margarida.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/47/plano_de_carreira_dos_profissionais_da_educacao_de_santa_margarida.pdf</t>
   </si>
   <si>
     <t>"Institui o plano de cargos, carreira e vencimentos dos profissionais da educação do município de Santa Margarida, e dá outras providências"</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGANICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/13/proposta_de_emenda_da_lei_organica.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/13/proposta_de_emenda_da_lei_organica.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 171 da Lei Orgânica Municipal"</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>SÚMULA</t>
   </si>
   <si>
     <t>CLFJ - COMISSÃO DE LEGISLAÇÃO, FINANÇAS E JUSTIÇA</t>
   </si>
   <si>
     <t>Ata da 23ª Reunião Extraordinária</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Ata da 24ª Reunião Extraordinária</t>
   </si>
@@ -1040,121 +1040,121 @@
   <si>
     <t>Ata da trigésima Reunião Ordinária.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Ata da trigésima Reunião.</t>
   </si>
   <si>
     <t>Ata da Reunião Ordinária do dia 07/12/2021</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIOS RECEBIDOS</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/37/oficio_recebido_sindpas_28-10-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/37/oficio_recebido_sindpas_28-10-2021.pdf</t>
   </si>
   <si>
     <t>Como líder político atuante e atento às necessidades da população a quem governa, o senhor está acompanhando de perto a discussão que envolve a legislação do transporte de passageiros por fretamento no Estado de Minas Gerais. Certamente também sabe como isso impacta na população de sua cidade tão bem governada apesar das dificuldades de que todos sabemos. Por isso esta carta não lhe traz nenhuma novidade, mas reforça a sua e a nossa preocupação com o momento por que passa o transporte regular de passageiros em Minas Gerais com a discussão sobre o projeto de lei PL1.155/15, que regulamenta o fretamento por ônibus e vans. O senhor também sabe, mas é preciso ressaltar que o transporte coletivo de passageiros é uma obrigação do Estado. Mas, uma vez não executado diretamente pelo Estado, somente pode ser prestado por concessão pública, como determina a Constituição de Minas Gerais.</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/96/oficio_recebido_06-12-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/96/oficio_recebido_06-12-2021.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica no trecho que liga o município de Santa Margarida até o Município de Pedra Bonita-MG, passando pelo distrito de Ribeirão de São Domingos.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/14/oficio_recebido-arsaemg-10-09-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/14/oficio_recebido-arsaemg-10-09-2021.pdf</t>
   </si>
   <si>
     <t>Procedimento administrativo para comprovação da capacidade econômico- financeira do produtor-Consulta Pública 24/2021e Audiência Pública 38/2021.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Cleber da Penha Benfica</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/15/oficio_recebido-camara_de_manhuacu-14-09-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/15/oficio_recebido-camara_de_manhuacu-14-09-2021.pdf</t>
   </si>
   <si>
     <t>Encontro de Vereadores da Região do Caparaó</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/98/oficio_recebido_01-12-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/98/oficio_recebido_01-12-2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de autorização para a realização de festividade para a entrega dos Certificados de Conclusão do Ensino Médio dos alunos concluintes de 2021 da Escola Estadual Dalila Cerqueira Pessoa no Salão da Câmara Municipal de Santa Margarida .</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/36/oficio_recebido_prefeitura_161-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/36/oficio_recebido_prefeitura_161-2021.pdf</t>
   </si>
   <si>
     <t>Solicito que o Projeto de Lei n° 142/2021, que "Denomina logradouro público que menciona e dá outras providencias"_x000D_
 seja retirado de pauta dos tramites legislativos desta Casa, para melhor análise e adequação.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>ISAAC SOARES MAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/7/647-2021-2apj_-_convite_caopp_-_camara_de_santa_margarida.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/7/647-2021-2apj_-_convite_caopp_-_camara_de_santa_margarida.pdf</t>
   </si>
   <si>
     <t>Reunião dia 28 de Setembro de 2021, ás 09:00h. TEAMS</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/97/oficio_recebido_02-12-2021.pdf</t>
+    <t>http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/97/oficio_recebido_02-12-2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de audiência Pública, a respeito serviço prestado pela COPASA, no distrito de Ribeirão de São Domingos.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>OS PROFESSORES NIVEL II, REQUEREM OS SEGUINTES ESCLARECIMENTOS SOBRE O NOVO PROJETO DE LEI COMPLEMENTAR DO PLANO DE CARGO, CARREIRA E VENCIMENTOS DOS PROFISSIONAIS DA EDUCAÇÃO DO MUNICIPIO DE SANTA MARGARIDA DE Nº 001/2021 DE 25/11/2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -1467,68 +1467,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/99/emenda_modificativa_003-2021_pl_no_108-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/9/proposicao_de_indicacao_056-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/10/proposicao_de_indicacao_057-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/12/proposicao_de_indicacao_058-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_no062.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_no063.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/28/proposicao_064-2021.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/31/proposicao_de_indicacao_067-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/40/proposicao_69-_2021.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/41/proposicao_070-2021.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_072_amilton_rodrigues_de_souza.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/95/proposicao_de_indicacao_no_073-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/38/pl_no43-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/94/pl_no_73-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/52/pl_no_74-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/53/pl_no_75-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/54/pl_no_76-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/56/pl_no_78-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/57/pl_no_79-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/60/pl_no_80-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/63/pl_no_83-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/64/pl_no_84-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/65/pl_no_85-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/66/pl_no_86-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/67/pl_no_87-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/68/pl_no_88-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/69/pl_no_89-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/70/pl_no_90-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/72/pl_no_92-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/73/pl_no_93-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/74/pl_no_94-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/75/pl_no_95-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/76/pl_no_96-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/77/pl_no_97-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/79/pl_no_99-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/80/pl_no_100-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/81/pl_no_101-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/82/pl_no_102-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/83/pl_no_103-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/84/pl_no_104-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/85/pl_105_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/92/pl_108_-_denomina_equipamento_esportivo_publico.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/88/pl_119_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/90/pl_121_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/91/pl_122_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/11/pl_136_-_convenio_soegar.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/19/pl_n_137-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/20/pl_n_138-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/21/pl_n_139-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/23/pl_n_140-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/24/pl_n_141-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/22/pl_n_142-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/33/pl_no143-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/34/pl_no145-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/35/pl_no_146-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/44/pl_n147-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/45/pl_no_148-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/46/pl_no_149-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/48/pl_no_150-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/49/pl_no_151-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/50/pl_n_o_152-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/47/plano_de_carreira_dos_profissionais_da_educacao_de_santa_margarida.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/13/proposta_de_emenda_da_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/37/oficio_recebido_sindpas_28-10-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/96/oficio_recebido_06-12-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/14/oficio_recebido-arsaemg-10-09-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/15/oficio_recebido-camara_de_manhuacu-14-09-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/98/oficio_recebido_01-12-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/36/oficio_recebido_prefeitura_161-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/7/647-2021-2apj_-_convite_caopp_-_camara_de_santa_margarida.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/97/oficio_recebido_02-12-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/99/emenda_modificativa_003-2021_pl_no_108-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/9/proposicao_de_indicacao_056-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/10/proposicao_de_indicacao_057-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/12/proposicao_de_indicacao_058-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_no062.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_no063.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/28/proposicao_064-2021.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/31/proposicao_de_indicacao_067-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/40/proposicao_69-_2021.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/41/proposicao_070-2021.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_072_amilton_rodrigues_de_souza.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/95/proposicao_de_indicacao_no_073-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/38/pl_no43-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/94/pl_no_73-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/52/pl_no_74-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/53/pl_no_75-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/54/pl_no_76-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/56/pl_no_78-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/57/pl_no_79-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/60/pl_no_80-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/63/pl_no_83-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/64/pl_no_84-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/65/pl_no_85-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/66/pl_no_86-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/67/pl_no_87-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/68/pl_no_88-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/69/pl_no_89-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/70/pl_no_90-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/72/pl_no_92-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/73/pl_no_93-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/74/pl_no_94-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/75/pl_no_95-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/76/pl_no_96-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/77/pl_no_97-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/79/pl_no_99-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/80/pl_no_100-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/81/pl_no_101-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/82/pl_no_102-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/83/pl_no_103-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/84/pl_no_104-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/85/pl_105_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/92/pl_108_-_denomina_equipamento_esportivo_publico.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/88/pl_119_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/90/pl_121_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/91/pl_122_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/11/pl_136_-_convenio_soegar.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/19/pl_n_137-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/20/pl_n_138-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/21/pl_n_139-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/23/pl_n_140-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/24/pl_n_141-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/22/pl_n_142-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/33/pl_no143-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/34/pl_no145-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/35/pl_no_146-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/44/pl_n147-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/45/pl_no_148-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/46/pl_no_149-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/48/pl_no_150-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/49/pl_no_151-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/50/pl_n_o_152-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/47/plano_de_carreira_dos_profissionais_da_educacao_de_santa_margarida.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/13/proposta_de_emenda_da_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/37/oficio_recebido_sindpas_28-10-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/96/oficio_recebido_06-12-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/14/oficio_recebido-arsaemg-10-09-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/15/oficio_recebido-camara_de_manhuacu-14-09-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/98/oficio_recebido_01-12-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/36/oficio_recebido_prefeitura_161-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/7/647-2021-2apj_-_convite_caopp_-_camara_de_santa_margarida.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/sapl/public/materialegislativa/2021/97/oficio_recebido_02-12-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamargarida.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>